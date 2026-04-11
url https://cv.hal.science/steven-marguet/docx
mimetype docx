--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Steven Marguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physico-chemical and mechanical properties of bonded epoxy assemblies during hygrothermal cyclic aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune-Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.40. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2023036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic response of epoxy foam structures reinforced with aramid layers subjected to low-velocity impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14644207231199353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digital image correlation analysis of medium velocity soft impacts on laminated composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forces in Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.100245. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finmec.2023.100245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin hybrid carbon/epoxy and glass/epoxy woven composite laminates under fatigue tensile loading – Part I : Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.113449. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a hybrid element to model intralaminar damage in thick composite plates under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.109024. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin hybrid carbon/epoxy and glass/epoxy woven composite laminates under fatigue tensile loading – Part II: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.113451. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin carbon/epoxy laminates subject to fatigue tensile loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.106134. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the damage mechanisms in hybrid unidirectional/woven composites under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.606 - 615. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.10.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile post-impact behaviour of thin carbon/epoxy and glass/epoxy hybrid woven laminates – Part I: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.111508. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile post-impact behaviour of thin carbon/epoxy and glass/epoxy hybrid woven laminates – Part II: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.111455. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening of a curved composite beam by introducing a flat portion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222, pp.110863. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Method Dedicated to the Dynamic Characterization of Structural Adhesives under Drop Weight Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Valès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.106-125. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2019.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin woven composite laminates-Part I: Modeling strategy and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.32 - 42. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin woven composite laminates – Part II: Application to normal and oblique impacts on sandwich structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.43 - 51. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous strategy for the modelling of damage mechanisms in unidirectional composites under low velocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Torrecilla Colungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.147 - 157. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental & numerical study of the Tensile/Compression-Shear Arcan test under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.135 - 147. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the local behaviour of adhesive bonds under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (12), pp.1319 - 1339. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2016.1145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results of medium velocity impact tests for reinforced foam core braided composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636216650990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of low to medium velocity impact onto woven composite materials with a 2D semi-continuous approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.302-310. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.08.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: Modeling interlaminar behavior with a specific interface element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (6), pp.184 - 193. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the stacking sequence, material nature and addition of an adhesive film on the delamination resistance of woven composite laminates in mode I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced composites letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of impact energy absorption by reinforced braided composite structures: Dynamic crushing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.244-255. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.03.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital image correlation method for tracking planar motions of rigid spheres: application to medium velocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (8), pp.1453-1466. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9930-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stacking sequence and crack velocity on fracture toughness of woven composite laminates in mode I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.340-348. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of scale strategy for the microstructural modelling of polymeric rohacell foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.21-47. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmc.2014.039.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive model reduction strategy for post-buckling analysis of stiffened structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tws.2013.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of indentation of composite sandwich beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.79 - 88. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of oblique impact on woven composite sandwich structure: Influence of the firing axis orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (6), pp.1967 - 1972. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of impact on helicopter blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.38-45. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the modeling of thin woven composite panels applied to oblique impacts on helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubry Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (6), pp.871-879. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Impacts on Sandwich Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.523 - 529. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2011.556841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rate Dependent Constitutive Model for Carbon-Fiber Reinforced Plastic Woven Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (8), pp.619-631. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376490701672443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Nomex honeycomb cores, linear and nonlinear behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (8), pp.589-601. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376490701675370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element modeling of Nomex® honeycomb cores: Failure and effective elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Computer Material &amp; Continua Tech Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate dependent constitutive model for glass-fiber/epoxy-matrix woven fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (3), pp.119-136. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmc.2006.004.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle global/local pour l'étude de l'amorçage d'endommagement dans les composites stratifiés épais des lanceurs spatiaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study on the bending behavior of glass-fabric rubber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Kagan Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 24 - 24th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Delaware Center for Composite Materials (CCM), Aug 2025, Baltimore (MD), United States. 11 p., </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18597778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Global/Local d'amorçage d'endommagement pour le prédimensionnement de structures composites de lanceurs spatiaux en présence de défauts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement à l'impact et à la compression après impact de stratifiés conçus par la méthode Double-Double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un moyen d'essai expérimental pour l'étude du comportement des stratifiés composites en environnement cryogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Narbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360104v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate on the behavior of natural fiber reinforced thermoplastic composites, experimental and numerical approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Global/Local d'initiation et de propagation d'endommagement pour le prédimensionnement de structures composites de lanceurs spatiaux en présence de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of honeycomb core under dynamic l-w shear-compression loading: development of an experimental characterization device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2022 - 9th International Conference on Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Funchal, Portugal. pp.499-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais d'impacts gélatine sur plaques composites Gelatin impact tests on composite plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aging on the mechanical behavior of bonded assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDA 2020 - 3rd International Conference on Materials design and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Porto, Portugal. pp.201-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique de l’influence d’un chargement de traction sur la réponse à l’impact de stratifiés tissés de faible épaisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une interface intralaminaire pour une approche Semi-Continue : application à l'impact sur stratifié UD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de dommage post-impact dans des revêtements composites tissés minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin composite laminates : semi-continuous strategy and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post impact damage propagation in thin woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Continuous strategy for the modelling of damage mechanisms in hybrid UD/woven composites under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials - DRaF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical study of the behavior of hybrid unidirectional/woven composite laminates under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continous approach for the modelling of complex shaped thick composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on mechanics of composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of low velocity impacts on unidirectionnal composite laminates using a semi-continuous strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Composite Materials (ECCM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical & Experimental Study of a Modified Arcan Device in Dynamic: Application to Bonded Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euradh 2016, the 11th European Adhesion Conference and Adhesion '16, the 13th International Conference on the Science and Technology of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of an Arcan Tensile Compression Shear Test in Dynamic: Application to Bonded Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complas XIII, the 13th International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on instrumented woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites Structures 18 - ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of oblique impact on helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures (ICCS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of performances of several new designs of shock absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures - ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi-continue des composites stratifiés unidirectionnels sous sollicitation d’impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale de l'absorption d'énergie lors d'impact sur plusieurs structures mousse-composite renforcées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journées Nationales sur les Composites - JNC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts on composite sandwich structures using a semi-continuous strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Chinese symposium on damage and fracture of composite structures: assessment and monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Oblique Impact on Helicopter Blades – Influence of the curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: modeling interlaminar behaviour with a specific interface element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New modelling strategies of damage and failure of composite structures : a breakthrough in composite sizing ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'impact sur structure sandwich composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Dynamique Rapide (JTDR'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Medium Velocity Impacts on the Lower Surface of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials (DRaF2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Composite Sizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling strategies for postbuckilig of large stiffened structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 16, Intenational Conference on Composite Structure, June 17-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium velocity impact force estimation through high speed digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th DYMAT technical meeting: High speed imaging for dynamic testing of material and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de domaine et réduction de modèle: stratégie de résolution pour le post-flambement local des structures raidies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on helicopter blades. Modelling of woven composite laminates made of plies with different orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites and Structures 17 (ICCS17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of impacts on helicopter blades using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials, ICCM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Strategy For Post-buckling Analysis Of Large Stiffened Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2012, 28th International Congress Of The Aeronautical Sciences. Brisbane, Australia, 24-28 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on helicopter blades: a semi-continuous approach the modeling of thin woven composite panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures (ICNMMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the behavior of sandwich panels submitted to impact loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Impact Loading of Lightweight Structures - ICILLS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'influence de la vitesse d'impact sur la résistance des pales d'hélicoptères à des impacts rasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the behavior of helicopter blades submitted to impacts at various angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Composites Structures (ICCS XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the impact on sandwich panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde de La Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'endommagement de structures composites soumises à des impacts hydrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of impacts on sandwich panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sandwich Structures (ICSS 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais et simulations des âmes Nomex sous des sollicitations de type statique et fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Regoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Nomex® Honeycomb Cores Mechanical Properties and Failure Criteria Based on Experimental and Numerical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCES’08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hawai, United States. pp.1307-1322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Numerical Modelling of the Non-Linear Mechanical Behaviour of Nomex Honeycomb Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Computational Mechanics - 5th European Congress on Computational Methods in Applied Sciences and Engineering - WCCM8/ECCOMAS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche expérimentale et numérique dédiée à l'identification des propriétés mécaniques des âmes nids d'abeilles Nomex®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Regoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of Nomex (R) honeycomb cores : failure and effective elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on Computational Mechanics Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate dependent constitutive model for carbon-fibre / epoxy-matrix woven fabrics submitted to dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIrd European Conference on Computational Mechanics (ECCM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.105-122, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5370-3_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium velocity impact force gauging by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on full-field measurement techniques and their applications in experimental solid mechanics, Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Model Reduction for Local Post-Buckling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Reduced Basis, POD and PGD model (Blois, Fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Blois, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l’influence de la vitesse d’impact sur la résistance des pales d’hélicoptères à des impacts rasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Poitiers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of medium velocity impacts on the lower surface of helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Response and Failure of Composite Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Normal and Oblique Impacts on Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Failure of Composite and Sandwich Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation du comportement mécanique des structures sandwichs soumises à l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00276946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de modélisation à des échelles intermédiaires pour le calcul de structures aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université Paul Sabatier, Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05059094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Steven Marguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physico-chemical and mechanical properties of bonded epoxy assemblies during hygrothermal cyclic aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune-Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.40. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2023036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic response of epoxy foam structures reinforced with aramid layers subjected to low-velocity impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14644207231199353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digital image correlation analysis of medium velocity soft impacts on laminated composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forces in Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.100245. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finmec.2023.100245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin hybrid carbon/epoxy and glass/epoxy woven composite laminates under fatigue tensile loading – Part I : Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.113449. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a hybrid element to model intralaminar damage in thick composite plates under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.109024. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin hybrid carbon/epoxy and glass/epoxy woven composite laminates under fatigue tensile loading – Part II: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.113451. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin carbon/epoxy laminates subject to fatigue tensile loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.106134. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the damage mechanisms in hybrid unidirectional/woven composites under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.606 - 615. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.10.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile post-impact behaviour of thin carbon/epoxy and glass/epoxy hybrid woven laminates – Part I: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.111508. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile post-impact behaviour of thin carbon/epoxy and glass/epoxy hybrid woven laminates – Part II: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.111455. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening of a curved composite beam by introducing a flat portion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222, pp.110863. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Method Dedicated to the Dynamic Characterization of Structural Adhesives under Drop Weight Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Valès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.106-125. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2019.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin woven composite laminates-Part I: Modeling strategy and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.32 - 42. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin woven composite laminates – Part II: Application to normal and oblique impacts on sandwich structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.43 - 51. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous strategy for the modelling of damage mechanisms in unidirectional composites under low velocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Torrecilla Colungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.147 - 157. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental & numerical study of the Tensile/Compression-Shear Arcan test under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.135 - 147. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the local behaviour of adhesive bonds under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (12), pp.1319 - 1339. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2016.1145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results of medium velocity impact tests for reinforced foam core braided composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636216650990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of low to medium velocity impact onto woven composite materials with a 2D semi-continuous approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.302-310. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.08.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: Modeling interlaminar behavior with a specific interface element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (6), pp.184 - 193. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the stacking sequence, material nature and addition of an adhesive film on the delamination resistance of woven composite laminates in mode I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced composites letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of impact energy absorption by reinforced braided composite structures: Dynamic crushing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.244-255. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.03.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital image correlation method for tracking planar motions of rigid spheres: application to medium velocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (8), pp.1453-1466. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9930-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stacking sequence and crack velocity on fracture toughness of woven composite laminates in mode I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.340-348. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of scale strategy for the microstructural modelling of polymeric rohacell foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.21-47. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmc.2014.039.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive model reduction strategy for post-buckling analysis of stiffened structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tws.2013.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of indentation of composite sandwich beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.79 - 88. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of oblique impact on woven composite sandwich structure: Influence of the firing axis orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (6), pp.1967 - 1972. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of impact on helicopter blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.38-45. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the modeling of thin woven composite panels applied to oblique impacts on helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubry Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (6), pp.871-879. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Impacts on Sandwich Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.523 - 529. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2011.556841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rate Dependent Constitutive Model for Carbon-Fiber Reinforced Plastic Woven Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (8), pp.619-631. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376490701672443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Nomex honeycomb cores, linear and nonlinear behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (8), pp.589-601. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376490701675370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element modeling of Nomex® honeycomb cores: Failure and effective elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Computer Material &amp; Continua Tech Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate dependent constitutive model for glass-fiber/epoxy-matrix woven fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (3), pp.119-136. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmc.2006.004.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study on the bending behavior of glass-fabric rubber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Kagan Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 24 - 24th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Delaware Center for Composite Materials (CCM), Aug 2025, Baltimore (MD), United States. 11 p., </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18597778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle global/local pour l'étude de l'amorçage d'endommagement dans les composites stratifiés épais des lanceurs spatiaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Global/Local d'amorçage d'endommagement pour le prédimensionnement de structures composites de lanceurs spatiaux en présence de défauts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement à l'impact et à la compression après impact de stratifiés conçus par la méthode Double-Double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un moyen d'essai expérimental pour l'étude du comportement des stratifiés composites en environnement cryogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Narbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360104v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate on the behavior of natural fiber reinforced thermoplastic composites, experimental and numerical approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Global/Local d'initiation et de propagation d'endommagement pour le prédimensionnement de structures composites de lanceurs spatiaux en présence de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of honeycomb core under dynamic l-w shear-compression loading: development of an experimental characterization device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2022 - 9th International Conference on Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Funchal, Portugal. pp.499-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais d'impacts gélatine sur plaques composites Gelatin impact tests on composite plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aging on the mechanical behavior of bonded assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDA 2020 - 3rd International Conference on Materials design and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Porto, Portugal. pp.201-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique de l’influence d’un chargement de traction sur la réponse à l’impact de stratifiés tissés de faible épaisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une interface intralaminaire pour une approche Semi-Continue : application à l'impact sur stratifié UD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de dommage post-impact dans des revêtements composites tissés minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin composite laminates : semi-continuous strategy and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post impact damage propagation in thin woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical study of the behavior of hybrid unidirectional/woven composite laminates under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Continuous strategy for the modelling of damage mechanisms in hybrid UD/woven composites under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials - DRaF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continous approach for the modelling of complex shaped thick composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on mechanics of composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of low velocity impacts on unidirectionnal composite laminates using a semi-continuous strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Composite Materials (ECCM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical & Experimental Study of a Modified Arcan Device in Dynamic: Application to Bonded Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euradh 2016, the 11th European Adhesion Conference and Adhesion '16, the 13th International Conference on the Science and Technology of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of an Arcan Tensile Compression Shear Test in Dynamic: Application to Bonded Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complas XIII, the 13th International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on instrumented woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites Structures 18 - ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of oblique impact on helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures (ICCS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of performances of several new designs of shock absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures - ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi-continue des composites stratifiés unidirectionnels sous sollicitation d’impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale de l'absorption d'énergie lors d'impact sur plusieurs structures mousse-composite renforcées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journées Nationales sur les Composites - JNC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts on composite sandwich structures using a semi-continuous strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Chinese symposium on damage and fracture of composite structures: assessment and monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Oblique Impact on Helicopter Blades – Influence of the curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: modeling interlaminar behaviour with a specific interface element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New modelling strategies of damage and failure of composite structures : a breakthrough in composite sizing ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'impact sur structure sandwich composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Dynamique Rapide (JTDR'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Medium Velocity Impacts on the Lower Surface of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials (DRaF2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Composite Sizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling strategies for postbuckilig of large stiffened structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 16, Intenational Conference on Composite Structure, June 17-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de domaine et réduction de modèle: stratégie de résolution pour le post-flambement local des structures raidies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium velocity impact force estimation through high speed digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th DYMAT technical meeting: High speed imaging for dynamic testing of material and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on helicopter blades. Modelling of woven composite laminates made of plies with different orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites and Structures 17 (ICCS17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of impacts on helicopter blades using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials, ICCM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Strategy For Post-buckling Analysis Of Large Stiffened Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2012, 28th International Congress Of The Aeronautical Sciences. Brisbane, Australia, 24-28 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on helicopter blades: a semi-continuous approach the modeling of thin woven composite panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures (ICNMMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the behavior of sandwich panels submitted to impact loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Impact Loading of Lightweight Structures - ICILLS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'influence de la vitesse d'impact sur la résistance des pales d'hélicoptères à des impacts rasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the behavior of helicopter blades submitted to impacts at various angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Composites Structures (ICCS XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the impact on sandwich panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde de La Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'endommagement de structures composites soumises à des impacts hydrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of impacts on sandwich panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sandwich Structures (ICSS 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais et simulations des âmes Nomex sous des sollicitations de type statique et fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Regoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Numerical Modelling of the Non-Linear Mechanical Behaviour of Nomex Honeycomb Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Computational Mechanics - 5th European Congress on Computational Methods in Applied Sciences and Engineering - WCCM8/ECCOMAS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Nomex® Honeycomb Cores Mechanical Properties and Failure Criteria Based on Experimental and Numerical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCES’08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hawai, United States. pp.1307-1322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche expérimentale et numérique dédiée à l'identification des propriétés mécaniques des âmes nids d'abeilles Nomex®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Regoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of Nomex (R) honeycomb cores : failure and effective elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on Computational Mechanics Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate dependent constitutive model for carbon-fibre / epoxy-matrix woven fabrics submitted to dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIrd European Conference on Computational Mechanics (ECCM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.105-122, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5370-3_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium velocity impact force gauging by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on full-field measurement techniques and their applications in experimental solid mechanics, Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Model Reduction for Local Post-Buckling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Reduced Basis, POD and PGD model (Blois, Fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Blois, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l’influence de la vitesse d’impact sur la résistance des pales d’hélicoptères à des impacts rasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Poitiers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of medium velocity impacts on the lower surface of helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Response and Failure of Composite Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Normal and Oblique Impacts on Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Failure of Composite and Sandwich Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation du comportement mécanique des structures sandwichs soumises à l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00276946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de modélisation à des échelles intermédiaires pour le calcul de structures aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université Paul Sabatier, Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05059094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune-Rhabbour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine M&#233;rian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;onardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Boutros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tawk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207231199353" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finmec.2023.100245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanouette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldjoudi Manseri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Mahmoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113451" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.106134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manseri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.098" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111508" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111455" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.04.035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2019.01.031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Torrecilla Colungo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.07.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.06.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9H9F1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2016.1145321" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bermudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216650990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.08.067" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.08.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q23VMSQ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bermudez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.03.083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025172v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9930-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.08.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2014.039.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878120v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abrate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23S12TJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS8TMP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2012.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02143837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Julien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.01.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.556841" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007067v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701675370" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313064v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Tailleur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mathis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05528262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kagan Genc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18597778" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gisclon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360104v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Narbonne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barragan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gouillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mathis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leonardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423155v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Langella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420754v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152841v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183189v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barri&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882916v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186309v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tawk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882969v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de La Mota" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kamran-Ali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943028v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188056v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883013v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276946v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05059094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune-Rhabbour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine M&#233;rian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;onardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Boutros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tawk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207231199353" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finmec.2023.100245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanouette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldjoudi Manseri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Mahmoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113451" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.106134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manseri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.098" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111508" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111455" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.04.035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2019.01.031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Torrecilla Colungo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.07.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.06.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9H9F1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2016.1145321" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bermudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216650990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.08.067" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.08.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q23VMSQ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bermudez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.03.083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025172v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9930-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.08.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2014.039.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878120v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abrate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23S12TJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS8TMP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2012.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02143837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Julien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.01.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.556841" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007067v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701675370" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05528262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kagan Genc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18597778" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Tailleur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mathis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gisclon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360104v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Narbonne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barragan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gouillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mathis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leonardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423155v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Langella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420754v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152841v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183189v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barri&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717836v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882916v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186309v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tawk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882969v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de La Mota" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kamran-Ali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943028v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188056v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883013v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276946v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05059094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>