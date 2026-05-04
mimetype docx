--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Steven Marguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physico-chemical and mechanical properties of bonded epoxy assemblies during hygrothermal cyclic aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune-Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.40. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2023036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic response of epoxy foam structures reinforced with aramid layers subjected to low-velocity impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14644207231199353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digital image correlation analysis of medium velocity soft impacts on laminated composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forces in Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.100245. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finmec.2023.100245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin hybrid carbon/epoxy and glass/epoxy woven composite laminates under fatigue tensile loading – Part I : Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.113449. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a hybrid element to model intralaminar damage in thick composite plates under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.109024. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin hybrid carbon/epoxy and glass/epoxy woven composite laminates under fatigue tensile loading – Part II: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.113451. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin carbon/epoxy laminates subject to fatigue tensile loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.106134. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the damage mechanisms in hybrid unidirectional/woven composites under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.606 - 615. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.10.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile post-impact behaviour of thin carbon/epoxy and glass/epoxy hybrid woven laminates – Part I: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.111508. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile post-impact behaviour of thin carbon/epoxy and glass/epoxy hybrid woven laminates – Part II: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.111455. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening of a curved composite beam by introducing a flat portion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222, pp.110863. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Method Dedicated to the Dynamic Characterization of Structural Adhesives under Drop Weight Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Valès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.106-125. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2019.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin woven composite laminates-Part I: Modeling strategy and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.32 - 42. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin woven composite laminates – Part II: Application to normal and oblique impacts on sandwich structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.43 - 51. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous strategy for the modelling of damage mechanisms in unidirectional composites under low velocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Torrecilla Colungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.147 - 157. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental & numerical study of the Tensile/Compression-Shear Arcan test under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.135 - 147. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the local behaviour of adhesive bonds under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (12), pp.1319 - 1339. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2016.1145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results of medium velocity impact tests for reinforced foam core braided composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636216650990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of low to medium velocity impact onto woven composite materials with a 2D semi-continuous approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.302-310. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.08.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: Modeling interlaminar behavior with a specific interface element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (6), pp.184 - 193. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the stacking sequence, material nature and addition of an adhesive film on the delamination resistance of woven composite laminates in mode I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced composites letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of impact energy absorption by reinforced braided composite structures: Dynamic crushing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.244-255. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.03.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital image correlation method for tracking planar motions of rigid spheres: application to medium velocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (8), pp.1453-1466. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9930-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stacking sequence and crack velocity on fracture toughness of woven composite laminates in mode I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.340-348. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of scale strategy for the microstructural modelling of polymeric rohacell foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.21-47. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmc.2014.039.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive model reduction strategy for post-buckling analysis of stiffened structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tws.2013.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of indentation of composite sandwich beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.79 - 88. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of oblique impact on woven composite sandwich structure: Influence of the firing axis orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (6), pp.1967 - 1972. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of impact on helicopter blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.38-45. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the modeling of thin woven composite panels applied to oblique impacts on helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubry Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (6), pp.871-879. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Impacts on Sandwich Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.523 - 529. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2011.556841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rate Dependent Constitutive Model for Carbon-Fiber Reinforced Plastic Woven Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (8), pp.619-631. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376490701672443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Nomex honeycomb cores, linear and nonlinear behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (8), pp.589-601. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376490701675370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element modeling of Nomex® honeycomb cores: Failure and effective elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Computer Material &amp; Continua Tech Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate dependent constitutive model for glass-fiber/epoxy-matrix woven fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (3), pp.119-136. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmc.2006.004.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study on the bending behavior of glass-fabric rubber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Kagan Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 24 - 24th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Delaware Center for Composite Materials (CCM), Aug 2025, Baltimore (MD), United States. 11 p., </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18597778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle global/local pour l'étude de l'amorçage d'endommagement dans les composites stratifiés épais des lanceurs spatiaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Global/Local d'amorçage d'endommagement pour le prédimensionnement de structures composites de lanceurs spatiaux en présence de défauts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement à l'impact et à la compression après impact de stratifiés conçus par la méthode Double-Double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un moyen d'essai expérimental pour l'étude du comportement des stratifiés composites en environnement cryogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Narbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360104v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate on the behavior of natural fiber reinforced thermoplastic composites, experimental and numerical approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Global/Local d'initiation et de propagation d'endommagement pour le prédimensionnement de structures composites de lanceurs spatiaux en présence de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of honeycomb core under dynamic l-w shear-compression loading: development of an experimental characterization device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2022 - 9th International Conference on Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Funchal, Portugal. pp.499-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais d'impacts gélatine sur plaques composites Gelatin impact tests on composite plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aging on the mechanical behavior of bonded assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDA 2020 - 3rd International Conference on Materials design and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Porto, Portugal. pp.201-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique de l’influence d’un chargement de traction sur la réponse à l’impact de stratifiés tissés de faible épaisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une interface intralaminaire pour une approche Semi-Continue : application à l'impact sur stratifié UD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de dommage post-impact dans des revêtements composites tissés minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin composite laminates : semi-continuous strategy and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post impact damage propagation in thin woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical study of the behavior of hybrid unidirectional/woven composite laminates under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Continuous strategy for the modelling of damage mechanisms in hybrid UD/woven composites under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials - DRaF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continous approach for the modelling of complex shaped thick composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on mechanics of composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of low velocity impacts on unidirectionnal composite laminates using a semi-continuous strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Composite Materials (ECCM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical & Experimental Study of a Modified Arcan Device in Dynamic: Application to Bonded Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euradh 2016, the 11th European Adhesion Conference and Adhesion '16, the 13th International Conference on the Science and Technology of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of an Arcan Tensile Compression Shear Test in Dynamic: Application to Bonded Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complas XIII, the 13th International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on instrumented woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites Structures 18 - ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of oblique impact on helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures (ICCS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of performances of several new designs of shock absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures - ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi-continue des composites stratifiés unidirectionnels sous sollicitation d’impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale de l'absorption d'énergie lors d'impact sur plusieurs structures mousse-composite renforcées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journées Nationales sur les Composites - JNC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts on composite sandwich structures using a semi-continuous strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Chinese symposium on damage and fracture of composite structures: assessment and monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Oblique Impact on Helicopter Blades – Influence of the curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: modeling interlaminar behaviour with a specific interface element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New modelling strategies of damage and failure of composite structures : a breakthrough in composite sizing ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'impact sur structure sandwich composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Dynamique Rapide (JTDR'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Medium Velocity Impacts on the Lower Surface of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials (DRaF2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Composite Sizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling strategies for postbuckilig of large stiffened structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 16, Intenational Conference on Composite Structure, June 17-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de domaine et réduction de modèle: stratégie de résolution pour le post-flambement local des structures raidies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium velocity impact force estimation through high speed digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th DYMAT technical meeting: High speed imaging for dynamic testing of material and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on helicopter blades. Modelling of woven composite laminates made of plies with different orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites and Structures 17 (ICCS17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of impacts on helicopter blades using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials, ICCM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Strategy For Post-buckling Analysis Of Large Stiffened Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2012, 28th International Congress Of The Aeronautical Sciences. Brisbane, Australia, 24-28 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on helicopter blades: a semi-continuous approach the modeling of thin woven composite panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures (ICNMMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the behavior of sandwich panels submitted to impact loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Impact Loading of Lightweight Structures - ICILLS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'influence de la vitesse d'impact sur la résistance des pales d'hélicoptères à des impacts rasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the behavior of helicopter blades submitted to impacts at various angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Composites Structures (ICCS XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the impact on sandwich panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde de La Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'endommagement de structures composites soumises à des impacts hydrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of impacts on sandwich panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sandwich Structures (ICSS 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais et simulations des âmes Nomex sous des sollicitations de type statique et fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Regoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Numerical Modelling of the Non-Linear Mechanical Behaviour of Nomex Honeycomb Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Computational Mechanics - 5th European Congress on Computational Methods in Applied Sciences and Engineering - WCCM8/ECCOMAS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Nomex® Honeycomb Cores Mechanical Properties and Failure Criteria Based on Experimental and Numerical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCES’08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hawai, United States. pp.1307-1322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche expérimentale et numérique dédiée à l'identification des propriétés mécaniques des âmes nids d'abeilles Nomex®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Regoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of Nomex (R) honeycomb cores : failure and effective elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on Computational Mechanics Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate dependent constitutive model for carbon-fibre / epoxy-matrix woven fabrics submitted to dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIrd European Conference on Computational Mechanics (ECCM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.105-122, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5370-3_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium velocity impact force gauging by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on full-field measurement techniques and their applications in experimental solid mechanics, Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Model Reduction for Local Post-Buckling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Reduced Basis, POD and PGD model (Blois, Fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Blois, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l’influence de la vitesse d’impact sur la résistance des pales d’hélicoptères à des impacts rasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Poitiers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of medium velocity impacts on the lower surface of helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Response and Failure of Composite Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Normal and Oblique Impacts on Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Failure of Composite and Sandwich Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation du comportement mécanique des structures sandwichs soumises à l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00276946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de modélisation à des échelles intermédiaires pour le calcul de structures aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université Paul Sabatier, Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05059094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Steven Marguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physico-chemical and mechanical properties of bonded epoxy assemblies during hygrothermal cyclic aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune-Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.40. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2023036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic response of epoxy foam structures reinforced with aramid layers subjected to low-velocity impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14644207231199353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digital image correlation analysis of medium velocity soft impacts on laminated composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forces in Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.100245. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finmec.2023.100245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin hybrid carbon/epoxy and glass/epoxy woven composite laminates under fatigue tensile loading – Part I : Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.113449. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a hybrid element to model intralaminar damage in thick composite plates under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.109024. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin hybrid carbon/epoxy and glass/epoxy woven composite laminates under fatigue tensile loading – Part II: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.113451. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin carbon/epoxy laminates subject to fatigue tensile loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.106134. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile post-impact behaviour of thin carbon/epoxy and glass/epoxy hybrid woven laminates – Part I: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.111508. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the damage mechanisms in hybrid unidirectional/woven composites under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.606 - 615. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.10.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile post-impact behaviour of thin carbon/epoxy and glass/epoxy hybrid woven laminates – Part II: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.111455. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening of a curved composite beam by introducing a flat portion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222, pp.110863. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Method Dedicated to the Dynamic Characterization of Structural Adhesives under Drop Weight Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Valès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.106-125. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2019.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin woven composite laminates-Part I: Modeling strategy and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.32 - 42. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin woven composite laminates – Part II: Application to normal and oblique impacts on sandwich structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.43 - 51. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous strategy for the modelling of damage mechanisms in unidirectional composites under low velocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Torrecilla Colungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.147 - 157. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental & numerical study of the Tensile/Compression-Shear Arcan test under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.135 - 147. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the local behaviour of adhesive bonds under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (12), pp.1319 - 1339. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2016.1145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results of medium velocity impact tests for reinforced foam core braided composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636216650990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of low to medium velocity impact onto woven composite materials with a 2D semi-continuous approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.302-310. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.08.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: Modeling interlaminar behavior with a specific interface element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (6), pp.184 - 193. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of impact energy absorption by reinforced braided composite structures: Dynamic crushing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.244-255. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.03.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the stacking sequence, material nature and addition of an adhesive film on the delamination resistance of woven composite laminates in mode I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced composites letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital image correlation method for tracking planar motions of rigid spheres: application to medium velocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (8), pp.1453-1466. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9930-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stacking sequence and crack velocity on fracture toughness of woven composite laminates in mode I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.340-348. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of scale strategy for the microstructural modelling of polymeric rohacell foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.21-47. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmc.2014.039.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive model reduction strategy for post-buckling analysis of stiffened structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tws.2013.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of indentation of composite sandwich beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.79 - 88. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of oblique impact on woven composite sandwich structure: Influence of the firing axis orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (6), pp.1967 - 1972. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of impact on helicopter blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.38-45. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the modeling of thin woven composite panels applied to oblique impacts on helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubry Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (6), pp.871-879. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Impacts on Sandwich Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.523 - 529. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2011.556841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rate Dependent Constitutive Model for Carbon-Fiber Reinforced Plastic Woven Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (8), pp.619-631. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376490701672443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Nomex honeycomb cores, linear and nonlinear behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (8), pp.589-601. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376490701675370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element modeling of Nomex® honeycomb cores: Failure and effective elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Computer Material &amp; Continua Tech Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate dependent constitutive model for glass-fiber/epoxy-matrix woven fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (3), pp.119-136. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmc.2006.004.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study on the bending behavior of glass-fabric rubber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Kagan Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 24 - 24th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Delaware Center for Composite Materials (CCM), Aug 2025, Baltimore (MD), United States. 11 p., </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18597778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle global/local pour l'étude de l'amorçage d'endommagement dans les composites stratifiés épais des lanceurs spatiaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Global/Local d'amorçage d'endommagement pour le prédimensionnement de structures composites de lanceurs spatiaux en présence de défauts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement à l'impact et à la compression après impact de stratifiés conçus par la méthode Double-Double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un moyen d'essai expérimental pour l'étude du comportement des stratifiés composites en environnement cryogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Narbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360104v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate on the behavior of natural fiber reinforced thermoplastic composites, experimental and numerical approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Global/Local d'initiation et de propagation d'endommagement pour le prédimensionnement de structures composites de lanceurs spatiaux en présence de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of honeycomb core under dynamic l-w shear-compression loading: development of an experimental characterization device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2022 - 9th International Conference on Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Funchal, Portugal. pp.499-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais d'impacts gélatine sur plaques composites Gelatin impact tests on composite plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aging on the mechanical behavior of bonded assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDA 2020 - 3rd International Conference on Materials design and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Porto, Portugal. pp.201-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une interface intralaminaire pour une approche Semi-Continue : application à l'impact sur stratifié UD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique de l’influence d’un chargement de traction sur la réponse à l’impact de stratifiés tissés de faible épaisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de dommage post-impact dans des revêtements composites tissés minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin composite laminates : semi-continuous strategy and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post impact damage propagation in thin woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Continuous strategy for the modelling of damage mechanisms in hybrid UD/woven composites under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials - DRaF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical study of the behavior of hybrid unidirectional/woven composite laminates under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continous approach for the modelling of complex shaped thick composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on mechanics of composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of low velocity impacts on unidirectionnal composite laminates using a semi-continuous strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Composite Materials (ECCM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical & Experimental Study of a Modified Arcan Device in Dynamic: Application to Bonded Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euradh 2016, the 11th European Adhesion Conference and Adhesion '16, the 13th International Conference on the Science and Technology of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of an Arcan Tensile Compression Shear Test in Dynamic: Application to Bonded Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complas XIII, the 13th International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on instrumented woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites Structures 18 - ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of oblique impact on helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures (ICCS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of performances of several new designs of shock absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures - ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi-continue des composites stratifiés unidirectionnels sous sollicitation d’impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale de l'absorption d'énergie lors d'impact sur plusieurs structures mousse-composite renforcées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journées Nationales sur les Composites - JNC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts on composite sandwich structures using a semi-continuous strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Chinese symposium on damage and fracture of composite structures: assessment and monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Oblique Impact on Helicopter Blades – Influence of the curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: modeling interlaminar behaviour with a specific interface element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New modelling strategies of damage and failure of composite structures : a breakthrough in composite sizing ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'impact sur structure sandwich composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Dynamique Rapide (JTDR'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Medium Velocity Impacts on the Lower Surface of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials (DRaF2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Composite Sizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling strategies for postbuckilig of large stiffened structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 16, Intenational Conference on Composite Structure, June 17-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium velocity impact force estimation through high speed digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th DYMAT technical meeting: High speed imaging for dynamic testing of material and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de domaine et réduction de modèle: stratégie de résolution pour le post-flambement local des structures raidies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on helicopter blades. Modelling of woven composite laminates made of plies with different orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites and Structures 17 (ICCS17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of impacts on helicopter blades using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials, ICCM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Strategy For Post-buckling Analysis Of Large Stiffened Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2012, 28th International Congress Of The Aeronautical Sciences. Brisbane, Australia, 24-28 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on helicopter blades: a semi-continuous approach the modeling of thin woven composite panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures (ICNMMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the behavior of sandwich panels submitted to impact loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Impact Loading of Lightweight Structures - ICILLS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'influence de la vitesse d'impact sur la résistance des pales d'hélicoptères à des impacts rasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the behavior of helicopter blades submitted to impacts at various angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Composites Structures (ICCS XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'endommagement de structures composites soumises à des impacts hydrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the impact on sandwich panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde de La Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of impacts on sandwich panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sandwich Structures (ICSS 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais et simulations des âmes Nomex sous des sollicitations de type statique et fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Regoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Numerical Modelling of the Non-Linear Mechanical Behaviour of Nomex Honeycomb Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Computational Mechanics - 5th European Congress on Computational Methods in Applied Sciences and Engineering - WCCM8/ECCOMAS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Nomex® Honeycomb Cores Mechanical Properties and Failure Criteria Based on Experimental and Numerical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCES’08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hawai, United States. pp.1307-1322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche expérimentale et numérique dédiée à l'identification des propriétés mécaniques des âmes nids d'abeilles Nomex®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Regoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of Nomex (R) honeycomb cores : failure and effective elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on Computational Mechanics Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate dependent constitutive model for carbon-fibre / epoxy-matrix woven fabrics submitted to dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIrd European Conference on Computational Mechanics (ECCM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.105-122, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5370-3_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Model Reduction for Local Post-Buckling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Reduced Basis, POD and PGD model (Blois, Fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Blois, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium velocity impact force gauging by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on full-field measurement techniques and their applications in experimental solid mechanics, Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l’influence de la vitesse d’impact sur la résistance des pales d’hélicoptères à des impacts rasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Poitiers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of medium velocity impacts on the lower surface of helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Response and Failure of Composite Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Normal and Oblique Impacts on Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Failure of Composite and Sandwich Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation du comportement mécanique des structures sandwichs soumises à l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00276946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de modélisation à des échelles intermédiaires pour le calcul de structures aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université Paul Sabatier, Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05059094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune-Rhabbour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine M&#233;rian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;onardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Boutros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tawk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207231199353" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finmec.2023.100245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanouette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldjoudi Manseri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Mahmoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113451" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.106134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manseri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.098" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111508" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111455" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.04.035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2019.01.031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Torrecilla Colungo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.07.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.06.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9H9F1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2016.1145321" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bermudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216650990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.08.067" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.08.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q23VMSQ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bermudez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.03.083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025172v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9930-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.08.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2014.039.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878120v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abrate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23S12TJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS8TMP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2012.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02143837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Julien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.01.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.556841" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007067v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701675370" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05528262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kagan Genc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18597778" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Tailleur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mathis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gisclon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360104v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Narbonne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barragan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gouillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mathis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leonardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423155v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Langella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420754v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152841v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183189v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barri&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717836v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882916v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186309v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tawk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882969v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de La Mota" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kamran-Ali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943028v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188056v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883013v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276946v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05059094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune-Rhabbour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine M&#233;rian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;onardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Boutros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tawk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207231199353" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finmec.2023.100245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanouette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldjoudi Manseri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Mahmoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113451" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.106134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manseri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111455" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.04.035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2019.01.031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Torrecilla Colungo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.07.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.06.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9H9F1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2016.1145321" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bermudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216650990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.08.067" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.08.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q23VMSQ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bermudez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.03.083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025172v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9930-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.08.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2014.039.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878120v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abrate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23S12TJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS8TMP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2012.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02143837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Julien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.01.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.556841" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007067v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701675370" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05528262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kagan Genc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18597778" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Tailleur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mathis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gisclon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360104v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Narbonne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barragan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gouillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mathis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leonardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423155v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Langella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420754v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152841v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183189v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barri&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882916v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186309v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tawk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de La Mota" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kamran-Ali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943028v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183553v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883005v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188056v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883013v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276946v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05059094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>