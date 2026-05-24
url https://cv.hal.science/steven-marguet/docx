--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Steven Marguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physico-chemical and mechanical properties of bonded epoxy assemblies during hygrothermal cyclic aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune-Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.40. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2023036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic response of epoxy foam structures reinforced with aramid layers subjected to low-velocity impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14644207231199353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digital image correlation analysis of medium velocity soft impacts on laminated composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forces in Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.100245. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finmec.2023.100245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin hybrid carbon/epoxy and glass/epoxy woven composite laminates under fatigue tensile loading – Part I : Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.113449. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a hybrid element to model intralaminar damage in thick composite plates under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.109024. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin hybrid carbon/epoxy and glass/epoxy woven composite laminates under fatigue tensile loading – Part II: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.113451. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin carbon/epoxy laminates subject to fatigue tensile loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.106134. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile post-impact behaviour of thin carbon/epoxy and glass/epoxy hybrid woven laminates – Part I: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.111508. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the damage mechanisms in hybrid unidirectional/woven composites under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.606 - 615. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.10.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile post-impact behaviour of thin carbon/epoxy and glass/epoxy hybrid woven laminates – Part II: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.111455. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening of a curved composite beam by introducing a flat portion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222, pp.110863. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Method Dedicated to the Dynamic Characterization of Structural Adhesives under Drop Weight Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Valès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.106-125. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2019.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin woven composite laminates-Part I: Modeling strategy and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.32 - 42. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin woven composite laminates – Part II: Application to normal and oblique impacts on sandwich structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.43 - 51. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous strategy for the modelling of damage mechanisms in unidirectional composites under low velocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Torrecilla Colungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.147 - 157. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental & numerical study of the Tensile/Compression-Shear Arcan test under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.135 - 147. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the local behaviour of adhesive bonds under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (12), pp.1319 - 1339. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2016.1145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results of medium velocity impact tests for reinforced foam core braided composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636216650990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of low to medium velocity impact onto woven composite materials with a 2D semi-continuous approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.302-310. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.08.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: Modeling interlaminar behavior with a specific interface element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (6), pp.184 - 193. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of impact energy absorption by reinforced braided composite structures: Dynamic crushing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.244-255. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.03.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the stacking sequence, material nature and addition of an adhesive film on the delamination resistance of woven composite laminates in mode I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced composites letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital image correlation method for tracking planar motions of rigid spheres: application to medium velocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (8), pp.1453-1466. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9930-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stacking sequence and crack velocity on fracture toughness of woven composite laminates in mode I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.340-348. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of scale strategy for the microstructural modelling of polymeric rohacell foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.21-47. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmc.2014.039.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive model reduction strategy for post-buckling analysis of stiffened structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tws.2013.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of indentation of composite sandwich beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.79 - 88. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of oblique impact on woven composite sandwich structure: Influence of the firing axis orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (6), pp.1967 - 1972. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of impact on helicopter blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.38-45. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the modeling of thin woven composite panels applied to oblique impacts on helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubry Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (6), pp.871-879. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Impacts on Sandwich Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.523 - 529. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2011.556841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rate Dependent Constitutive Model for Carbon-Fiber Reinforced Plastic Woven Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (8), pp.619-631. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376490701672443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Nomex honeycomb cores, linear and nonlinear behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (8), pp.589-601. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376490701675370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element modeling of Nomex® honeycomb cores: Failure and effective elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Computer Material &amp; Continua Tech Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate dependent constitutive model for glass-fiber/epoxy-matrix woven fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (3), pp.119-136. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmc.2006.004.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study on the bending behavior of glass-fabric rubber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Kagan Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 24 - 24th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Delaware Center for Composite Materials (CCM), Aug 2025, Baltimore (MD), United States. 11 p., </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18597778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle global/local pour l'étude de l'amorçage d'endommagement dans les composites stratifiés épais des lanceurs spatiaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Global/Local d'amorçage d'endommagement pour le prédimensionnement de structures composites de lanceurs spatiaux en présence de défauts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement à l'impact et à la compression après impact de stratifiés conçus par la méthode Double-Double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un moyen d'essai expérimental pour l'étude du comportement des stratifiés composites en environnement cryogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Narbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360104v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate on the behavior of natural fiber reinforced thermoplastic composites, experimental and numerical approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Global/Local d'initiation et de propagation d'endommagement pour le prédimensionnement de structures composites de lanceurs spatiaux en présence de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of honeycomb core under dynamic l-w shear-compression loading: development of an experimental characterization device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2022 - 9th International Conference on Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Funchal, Portugal. pp.499-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais d'impacts gélatine sur plaques composites Gelatin impact tests on composite plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aging on the mechanical behavior of bonded assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDA 2020 - 3rd International Conference on Materials design and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Porto, Portugal. pp.201-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une interface intralaminaire pour une approche Semi-Continue : application à l'impact sur stratifié UD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique de l’influence d’un chargement de traction sur la réponse à l’impact de stratifiés tissés de faible épaisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de dommage post-impact dans des revêtements composites tissés minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin composite laminates : semi-continuous strategy and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post impact damage propagation in thin woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Continuous strategy for the modelling of damage mechanisms in hybrid UD/woven composites under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials - DRaF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical study of the behavior of hybrid unidirectional/woven composite laminates under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continous approach for the modelling of complex shaped thick composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on mechanics of composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of low velocity impacts on unidirectionnal composite laminates using a semi-continuous strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Composite Materials (ECCM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical & Experimental Study of a Modified Arcan Device in Dynamic: Application to Bonded Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euradh 2016, the 11th European Adhesion Conference and Adhesion '16, the 13th International Conference on the Science and Technology of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of an Arcan Tensile Compression Shear Test in Dynamic: Application to Bonded Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complas XIII, the 13th International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on instrumented woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites Structures 18 - ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of oblique impact on helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures (ICCS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of performances of several new designs of shock absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures - ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi-continue des composites stratifiés unidirectionnels sous sollicitation d’impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale de l'absorption d'énergie lors d'impact sur plusieurs structures mousse-composite renforcées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journées Nationales sur les Composites - JNC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts on composite sandwich structures using a semi-continuous strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Chinese symposium on damage and fracture of composite structures: assessment and monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Oblique Impact on Helicopter Blades – Influence of the curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: modeling interlaminar behaviour with a specific interface element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New modelling strategies of damage and failure of composite structures : a breakthrough in composite sizing ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'impact sur structure sandwich composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Dynamique Rapide (JTDR'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Medium Velocity Impacts on the Lower Surface of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials (DRaF2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Composite Sizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling strategies for postbuckilig of large stiffened structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 16, Intenational Conference on Composite Structure, June 17-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium velocity impact force estimation through high speed digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th DYMAT technical meeting: High speed imaging for dynamic testing of material and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de domaine et réduction de modèle: stratégie de résolution pour le post-flambement local des structures raidies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on helicopter blades. Modelling of woven composite laminates made of plies with different orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites and Structures 17 (ICCS17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of impacts on helicopter blades using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials, ICCM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Strategy For Post-buckling Analysis Of Large Stiffened Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2012, 28th International Congress Of The Aeronautical Sciences. Brisbane, Australia, 24-28 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on helicopter blades: a semi-continuous approach the modeling of thin woven composite panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures (ICNMMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the behavior of sandwich panels submitted to impact loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Impact Loading of Lightweight Structures - ICILLS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'influence de la vitesse d'impact sur la résistance des pales d'hélicoptères à des impacts rasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the behavior of helicopter blades submitted to impacts at various angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Composites Structures (ICCS XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'endommagement de structures composites soumises à des impacts hydrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the impact on sandwich panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde de La Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of impacts on sandwich panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sandwich Structures (ICSS 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais et simulations des âmes Nomex sous des sollicitations de type statique et fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Regoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Numerical Modelling of the Non-Linear Mechanical Behaviour of Nomex Honeycomb Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Computational Mechanics - 5th European Congress on Computational Methods in Applied Sciences and Engineering - WCCM8/ECCOMAS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Nomex® Honeycomb Cores Mechanical Properties and Failure Criteria Based on Experimental and Numerical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCES’08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hawai, United States. pp.1307-1322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche expérimentale et numérique dédiée à l'identification des propriétés mécaniques des âmes nids d'abeilles Nomex®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Regoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of Nomex (R) honeycomb cores : failure and effective elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on Computational Mechanics Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate dependent constitutive model for carbon-fibre / epoxy-matrix woven fabrics submitted to dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIrd European Conference on Computational Mechanics (ECCM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.105-122, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5370-3_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Model Reduction for Local Post-Buckling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Reduced Basis, POD and PGD model (Blois, Fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Blois, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium velocity impact force gauging by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on full-field measurement techniques and their applications in experimental solid mechanics, Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l’influence de la vitesse d’impact sur la résistance des pales d’hélicoptères à des impacts rasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Poitiers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of medium velocity impacts on the lower surface of helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Response and Failure of Composite Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Normal and Oblique Impacts on Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Failure of Composite and Sandwich Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation du comportement mécanique des structures sandwichs soumises à l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00276946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de modélisation à des échelles intermédiaires pour le calcul de structures aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université Paul Sabatier, Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05059094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Steven Marguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physico-chemical and mechanical properties of bonded epoxy assemblies during hygrothermal cyclic aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune-Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.40. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2023036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic response of epoxy foam structures reinforced with aramid layers subjected to low-velocity impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14644207231199353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digital image correlation analysis of medium velocity soft impacts on laminated composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forces in Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.100245. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finmec.2023.100245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin hybrid carbon/epoxy and glass/epoxy woven composite laminates under fatigue tensile loading – Part I : Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.113449. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a hybrid element to model intralaminar damage in thick composite plates under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.109024. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.109024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin hybrid carbon/epoxy and glass/epoxy woven composite laminates under fatigue tensile loading – Part II: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.113451. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post-impact behaviour of thin carbon/epoxy laminates subject to fatigue tensile loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.106134. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile post-impact behaviour of thin carbon/epoxy and glass/epoxy hybrid woven laminates – Part II: Numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.111455. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening of a curved composite beam by introducing a flat portion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222, pp.110863. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile post-impact behaviour of thin carbon/epoxy and glass/epoxy hybrid woven laminates – Part I: Experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lanouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.111508. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the damage mechanisms in hybrid unidirectional/woven composites under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.606 - 615. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.10.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Method Dedicated to the Dynamic Characterization of Structural Adhesives under Drop Weight Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Valès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.106-125. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2019.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin woven composite laminates-Part I: Modeling strategy and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.32 - 42. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin woven composite laminates – Part II: Application to normal and oblique impacts on sandwich structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.43 - 51. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental & numerical study of the Tensile/Compression-Shear Arcan test under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.135 - 147. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous strategy for the modelling of damage mechanisms in unidirectional composites under low velocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Torrecilla Colungo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.147 - 157. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the local behaviour of adhesive bonds under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (12), pp.1319 - 1339. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2016.1145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results of medium velocity impact tests for reinforced foam core braided composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636216650990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the stacking sequence, material nature and addition of an adhesive film on the delamination resistance of woven composite laminates in mode I and II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced composites letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of impact energy absorption by reinforced braided composite structures: Dynamic crushing tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.244-255. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.03.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of low to medium velocity impact onto woven composite materials with a 2D semi-continuous approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.302-310. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.08.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: Modeling interlaminar behavior with a specific interface element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (6), pp.184 - 193. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stacking sequence and crack velocity on fracture toughness of woven composite laminates in mode I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.340-348. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital image correlation method for tracking planar motions of rigid spheres: application to medium velocity impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (8), pp.1453-1466. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9930-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of scale strategy for the microstructural modelling of polymeric rohacell foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.21-47. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmc.2014.039.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive model reduction strategy for post-buckling analysis of stiffened structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tws.2013.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of indentation of composite sandwich beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.79 - 88. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of impact on helicopter blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.38-45. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of oblique impact on woven composite sandwich structure: Influence of the firing axis orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (6), pp.1967 - 1972. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the modeling of thin woven composite panels applied to oblique impacts on helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubry Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (6), pp.871-879. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Impacts on Sandwich Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (7), pp.523 - 529. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2011.556841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rate Dependent Constitutive Model for Carbon-Fiber Reinforced Plastic Woven Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (8), pp.619-631. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376490701672443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Nomex honeycomb cores, linear and nonlinear behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (8), pp.589-601. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376490701675370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element modeling of Nomex® honeycomb cores: Failure and effective elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Computer Material &amp; Continua Tech Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate dependent constitutive model for glass-fiber/epoxy-matrix woven fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (3), pp.119-136. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3970/cmc.2006.004.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle global/local pour l'étude de l'amorçage d'endommagement dans les composites stratifiés épais des lanceurs spatiaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study on the bending behavior of glass-fabric rubber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Kagan Genc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 24 - 24th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Delaware Center for Composite Materials (CCM), Aug 2025, Baltimore (MD), United States. 11 p., </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18597778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Global/Local d'amorçage d'endommagement pour le prédimensionnement de structures composites de lanceurs spatiaux en présence de défauts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement à l'impact et à la compression après impact de stratifiés conçus par la méthode Double-Double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un moyen d'essai expérimental pour l'étude du comportement des stratifiés composites en environnement cryogénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Narbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360104v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate on the behavior of natural fiber reinforced thermoplastic composites, experimental and numerical approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Global/Local d'initiation et de propagation d'endommagement pour le prédimensionnement de structures composites de lanceurs spatiaux en présence de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Tailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of honeycomb core under dynamic l-w shear-compression loading: development of an experimental characterization device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2022 - 9th International Conference on Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Funchal, Portugal. pp.499-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais d'impacts gélatine sur plaques composites Gelatin impact tests on composite plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aging on the mechanical behavior of bonded assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDA 2020 - 3rd International Conference on Materials design and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Porto, Portugal. pp.201-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique de l’influence d’un chargement de traction sur la réponse à l’impact de stratifiés tissés de faible épaisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une interface intralaminaire pour une approche Semi-Continue : application à l'impact sur stratifié UD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de dommage post-impact dans des revêtements composites tissés minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact damage prediction in thin composite laminates : semi-continuous strategy and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of post impact damage propagation in thin woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Rogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical study of the behavior of hybrid unidirectional/woven composite laminates under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Continuous strategy for the modelling of damage mechanisms in hybrid UD/woven composites under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ldjoudi Manseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials - DRaF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continous approach for the modelling of complex shaped thick composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Arki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Redonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on mechanics of composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of low velocity impacts on unidirectionnal composite laminates using a semi-continuous strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Composite Materials (ECCM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical & Experimental Study of a Modified Arcan Device in Dynamic: Application to Bonded Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euradh 2016, the 11th European Adhesion Conference and Adhesion '16, the 13th International Conference on the Science and Technology of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of performances of several new designs of shock absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures - ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of oblique impact on helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures (ICCS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on instrumented woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites Structures 18 - ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of an Arcan Tensile Compression Shear Test in Dynamic: Application to Bonded Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Créac'Hcadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complas XIII, the 13th International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi-continue des composites stratifiés unidirectionnels sous sollicitation d’impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale de l'absorption d'énergie lors d'impact sur plusieurs structures mousse-composite renforcées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journées Nationales sur les Composites - JNC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts on composite sandwich structures using a semi-continuous strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Chinese symposium on damage and fracture of composite structures: assessment and monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Oblique Impact on Helicopter Blades – Influence of the curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: modeling interlaminar behaviour with a specific interface element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New modelling strategies of damage and failure of composite structures : a breakthrough in composite sizing ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'impact sur structure sandwich composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Dynamique Rapide (JTDR'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Medium Velocity Impacts on the Lower Surface of Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Response and Failure of Composite Materials (DRaF2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Composite Sizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium velocity impact force estimation through high speed digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th DYMAT technical meeting: High speed imaging for dynamic testing of material and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de domaine et réduction de modèle: stratégie de résolution pour le post-flambement local des structures raidies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cresta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling strategies for postbuckilig of large stiffened structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 16, Intenational Conference on Composite Structure, June 17-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on helicopter blades. Modelling of woven composite laminates made of plies with different orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites and Structures 17 (ICCS17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of impacts on helicopter blades using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials, ICCM19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Strategy For Post-buckling Analysis Of Large Stiffened Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2012, 28th International Congress Of The Aeronautical Sciences. Brisbane, Australia, 24-28 September 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of oblique impacts on helicopter blades: a semi-continuous approach the modeling of thin woven composite panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Nano, Micro and Macro Composite Structures (ICNMMCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the behavior of sandwich panels submitted to impact loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Impact Loading of Lightweight Structures - ICILLS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'influence de la vitesse d'impact sur la résistance des pales d'hélicoptères à des impacts rasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the behavior of helicopter blades submitted to impacts at various angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Conference on Composites Structures (ICCS XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of impacts on sandwich panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sandwich Structures (ICSS 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'endommagement de structures composites soumises à des impacts hydrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the impact on sandwich panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde de La Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais et simulations des âmes Nomex sous des sollicitations de type statique et fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Regoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Nomex® Honeycomb Cores Mechanical Properties and Failure Criteria Based on Experimental and Numerical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCES’08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hawai, United States. pp.1307-1322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization and Numerical Modelling of the Non-Linear Mechanical Behaviour of Nomex Honeycomb Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Computational Mechanics - 5th European Congress on Computational Methods in Applied Sciences and Engineering - WCCM8/ECCOMAS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche expérimentale et numérique dédiée à l'identification des propriétés mécaniques des âmes nids d'abeilles Nomex®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Kamran-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Regoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of Nomex (R) honeycomb cores : failure and effective elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on Computational Mechanics Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rate dependent constitutive model for carbon-fibre / epoxy-matrix woven fabrics submitted to dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIrd European Conference on Computational Mechanics (ECCM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.105-122, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5370-3_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Model Reduction for Local Post-Buckling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Reduced Basis, POD and PGD model (Blois, Fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Blois, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium velocity impact force gauging by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Passieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on full-field measurement techniques and their applications in experimental solid mechanics, Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l’influence de la vitesse d’impact sur la résistance des pales d’hélicoptères à des impacts rasants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Poitiers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of medium velocity impacts on the lower surface of helicopter blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Response and Failure of Composite Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Normal and Oblique Impacts on Helicopter Blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Failure of Composite and Sandwich Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation du comportement mécanique des structures sandwichs soumises à l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00276946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de modélisation à des échelles intermédiaires pour le calcul de structures aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université Paul Sabatier, Toulouse III, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05059094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune-Rhabbour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine M&#233;rian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;onardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Boutros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tawk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207231199353" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finmec.2023.100245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanouette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldjoudi Manseri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Mahmoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113451" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.106134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manseri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111455" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.04.035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2019.01.031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Torrecilla Colungo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.07.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.06.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9H9F1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2016.1145321" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bermudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216650990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.08.067" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.08.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q23VMSQ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bermudez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.03.083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025172v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9930-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.08.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2014.039.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878120v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abrate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23S12TJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS8TMP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2012.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02143837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Julien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.01.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.556841" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007067v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701675370" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05528262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kagan Genc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18597778" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Tailleur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mathis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gisclon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360104v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Narbonne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barragan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gouillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mathis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leonardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423155v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Langella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420754v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152841v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183189v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barri&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882916v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186309v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tawk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de La Mota" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kamran-Ali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943028v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183553v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883005v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188056v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883013v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276946v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05059094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune-Rhabbour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine M&#233;rian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;onardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Boutros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tawk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207231199353" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finmec.2023.100245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanouette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldjoudi Manseri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Mahmoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113451" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.106134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111455" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.04.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111508" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manseri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cr&#233;ac'Hcadec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2019.01.031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.06.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9H9F1Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Torrecilla Colungo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.07.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2016.1145321" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bermudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216650990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bermudez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.03.083" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878084v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.08.067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2014.08.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q23VMSQ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.08.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025172v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9930-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2014.039.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878120v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abrate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23S12TJD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2012.03.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.02.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS8TMP4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02143837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Julien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.01.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Barrau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.556841" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004935v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701672443" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007067v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490701675370" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2006.004.119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313064v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Tailleur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mathis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05528262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kagan Genc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18597778" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360115v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gisclon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360104v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Narbonne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barragan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gouillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mathis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bridonneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leonardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423155v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Langella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420754v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152841v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153219v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717836v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barri&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cresta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882916v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186309v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882943v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tawk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882961v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008902v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde de La Mota" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kamran-Ali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943028v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_75" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183553v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883005v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188056v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883013v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276946v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05059094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>