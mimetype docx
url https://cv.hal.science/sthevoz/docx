--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -227,256 +227,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire d’une revenante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Octave Mirbeau. Études et Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.93-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Souvenirs au Voyage et retour: Alexandra David-Neel et l’objectif &amp;quot;Lhassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Mascolo de Filippis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Maison Alexandra David-Neel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.6-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Dzogchen to Chán via Zen (and Beyond): a Fictional Controversy on Buddhist Meditation in a Post-war Tibetan Novel in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vienna Journal of East Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30965/25217038-12345014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251409v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05251464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bgrang ’phreng et deux bagues d’initiée: d’un ascète l’autre</w:t>
               </w:r>
@@ -2457,51 +2457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Mascolo de Filippis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandra David-Neel, Souvenirs d'une Parisienne au Thibet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2619,182 +2619,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carte du sud-est du Tibet parcouru par les missionnaires français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Béguin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bicentenaire de la Société asiatique (1822-2022): raretés de la bibliothèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.183-185, 2022, 9789042943421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En voix de libération ou l’avènement d’une femme de lettres au début du XXe siècle (Huit promenades dans le « paysage familier » du Grand Art)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandra David-Neel, Le Grand Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tripode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-376, 2022, 9782370553256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Tripode</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03692745v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04167254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bacot</w:t>
               </w:r>
@@ -3826,647 +3826,647 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lotus de Païni (1862-1953)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Notovitch (1858-après 1936)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra David-Neel (1868-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lotus de Païni (1862-1953)</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon de Rosny (1837-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Léon de Rosny (1837-1914)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tasset (1868-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Jacques Tasset (1868-1945)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tibet en France: collections, voyages, connaissances et réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le Tibet en France: collections, voyages, connaissances et réseaux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri d'Orléans (1867-1901)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bacot’s Rebel Tibet, Part One: Early 20th Century Travels to Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, https://www.buddhistdoor.net/features/jacques-bacots-rebel-tibet-part-one-early-20th-century-travels-to-kham</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bacot’s Rebel Tibet, Part Three: Buddhism in Interwar and Postwar France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, https://www.buddhistdoor.net/features/jacques-bacots-rebel-tibet-part-three-buddhism-in-interwar-and-postwar-france</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bacot’s Rebel Tibet, Part Two: From the Great Temples to Early Modern Tibetology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, https://www.buddhistdoor.net/features/jacques-bacots-rebel-tibet-part-two-from-the-great-temples-to-early-modern-tibetology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215017v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03215021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Early Modern Buddhist Novel: Alexandra David-Neel’s hidden fictional diary of an actress, or a missing link of the entangled literary history of theater and Buddhism in the West recovered</w:t>
               </w:r>
@@ -4575,51 +4575,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra David-Neel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thévoz, Samuel. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tripode, coll. "Météore"</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5196,51 +5196,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8768F823"/>
+    <w:nsid w:val="6490A59E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5427,51 +5427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sthevoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6816-3007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148360335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-3899-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;voz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25217038-12345014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mascolo de Filippis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167089v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15239/hijbs.01.01.07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bonoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.300.1.2186343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/tibetan-magic-9781350354944/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350354975.ch-009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plon.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/victor-segalen-la-connaissance-de-l-est-adrien-cavallaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le-tripode.net/livre/alexandra-david-neel/meteore/le-grand-art" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004437685_011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le-tripode.net/livre/alexandra-david-neel/le-grand-art" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498552295/The-Assimilation-of-Yogic-Religions-through-Pop-Culture" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/revues/theorie-litterature-epistemologie/fiction-agent-double-la--9782842923914-29-574.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David-Neel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Ujfalvy-Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transboreal.fr/librairie.php?code=TRAVPPDH&amp;amp;details=details#ici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/imago-mundi/un-horizon-infini-ndeg18-coll" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gomez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjee Nyima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sthevoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6816-3007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148360335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-3899-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;voz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251449v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mascolo de Filippis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25217038-12345014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167089v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15239/hijbs.01.01.07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bonoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.300.1.2186343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/tibetan-magic-9781350354944/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350354975.ch-009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plon.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/victor-segalen-la-connaissance-de-l-est-adrien-cavallaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le-tripode.net/livre/alexandra-david-neel/meteore/le-grand-art" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004437685_011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le-tripode.net/livre/alexandra-david-neel/le-grand-art" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498552295/The-Assimilation-of-Yogic-Religions-through-Pop-Culture" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/revues/theorie-litterature-epistemologie/fiction-agent-double-la--9782842923914-29-574.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David-Neel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Ujfalvy-Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transboreal.fr/librairie.php?code=TRAVPPDH&amp;amp;details=details#ici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/imago-mundi/un-horizon-infini-ndeg18-coll" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gomez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjee Nyima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>