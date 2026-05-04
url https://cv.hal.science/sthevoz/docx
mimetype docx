--- v1 (2026-04-01)
+++ v2 (2026-05-04)
@@ -296,187 +296,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Dzogchen to Chán via Zen (and Beyond): a Fictional Controversy on Buddhist Meditation in a Post-war Tibetan Novel in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienna Journal of East Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/25217038-12345014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des Souvenirs au Voyage et retour: Alexandra David-Neel et l’objectif &amp;quot;Lhassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Mascolo de Filippis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Maison Alexandra David-Neel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (1), pp.6-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251449v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05251409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bgrang ’phreng et deux bagues d’initiée: d’un ascète l’autre</w:t>
               </w:r>
@@ -1444,614 +1444,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Éveil de Jacques Bacot à la tibétologie: du drame sacré de Gata aux horizons de Népémakö</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 300 (1), pp.247-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/JA.300.1.2186343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des poèmes... et ils sont partis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 201, pp.7-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ailleurs du texte. Le voyage dans Indian Tango d’Ananda Devi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bonoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Arts et littératures des Mascareignes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du lieu vu au milieu vécu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ailleurs du texte. Le voyage dans Indian Tango d’Ananda Devi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bonoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Arts et Littératures des Mascareignes, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’Éveil de Jacques Bacot à la tibétologie: du drame sacré de Gata aux horizons de Népémakö</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Segalen et les explorateurs du Tibet : le « pays au-delà » et la crise du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Asiatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (4), pp.923</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En aval de Shangri-La: Résurgences himalayennes dans l'espace francophone contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles études francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (2), pp.189-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sacre du paysage tibétain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 80, pp.169-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977935v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01975099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Monde amérindien au miroir des Lettres édifiantes et curieuses</w:t>
               </w:r>
@@ -2457,51 +2457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Mascolo de Filippis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandra David-Neel, Souvenirs d'une Parisienne au Thibet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2916,174 +2916,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Arising of Padma bkod in the Western World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hidden Lands in Himalayan Myth and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.229-255, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004437685_011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paris, ‘vu du Toit du Monde:’ Adjroup Gumbo, gter ston du ‘pays de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vincent Tournier, Vincent Eltschinger, Marta Sernesi (dir.), Archaeologies of the Written : Indian, Tibetan, and Buddhist Studies in Honour of Cristina Scherrer-Schaub, Naples : Università degli Studi di Napoli “L’Orientale” (Series Minor, LXXXIX), p. 769-843</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215035v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03215047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au bord d’un mystère: de Ceylan au Tibet, David-Neel, Segalen et le bouddhisme</w:t>
               </w:r>
@@ -3377,203 +3377,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paysages inchoatifs : sens en mouvement et découverte de l’ailleurs dans les récits d’exploration au Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Antoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les pas de Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.39-59, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the Threshold of the ‘Land of Marvels:&amp;quot; Alexandra David-Néel’s in Sikkim and the Making of Global Buddhism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tina Harris; Amy Holmes-Tagchungdarpa; Jayeeta Sharma; Markus Viehbeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016 (1), , pp.149-186, 2016, Global Encounters, Local Places. Connected Histories of Darjeeling, Kalimpong, and the Himalayas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de différence. L’altérité culturelle dans Indian Tango d’Ananda Devi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bonoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3826,461 +3826,461 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri d'Orléans (1867-1901)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lotus de Païni (1862-1953)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Notovitch (1858-après 1936)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra David-Neel (1868-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon de Rosny (1837-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tasset (1868-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tibet en France: collections, voyages, connaissances et réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167312v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04167348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bacot’s Rebel Tibet, Part One: Early 20th Century Travels to Kham</w:t>
               </w:r>
@@ -5196,51 +5196,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6490A59E"/>
+    <w:nsid w:val="79226F14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5427,51 +5427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sthevoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6816-3007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148360335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-3899-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;voz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251449v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mascolo de Filippis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25217038-12345014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167089v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15239/hijbs.01.01.07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bonoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.300.1.2186343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/tibetan-magic-9781350354944/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350354975.ch-009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plon.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/victor-segalen-la-connaissance-de-l-est-adrien-cavallaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le-tripode.net/livre/alexandra-david-neel/meteore/le-grand-art" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004437685_011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le-tripode.net/livre/alexandra-david-neel/le-grand-art" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498552295/The-Assimilation-of-Yogic-Religions-through-Pop-Culture" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/revues/theorie-litterature-epistemologie/fiction-agent-double-la--9782842923914-29-574.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David-Neel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Ujfalvy-Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transboreal.fr/librairie.php?code=TRAVPPDH&amp;amp;details=details#ici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/imago-mundi/un-horizon-infini-ndeg18-coll" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gomez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjee Nyima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sthevoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6816-3007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148360335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-3899-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;voz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25217038-12345014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mascolo de Filippis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167089v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15239/hijbs.01.01.07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.300.1.2186343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bonoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/tibetan-magic-9781350354944/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350354975.ch-009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plon.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/victor-segalen-la-connaissance-de-l-est-adrien-cavallaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le-tripode.net/livre/alexandra-david-neel/meteore/le-grand-art" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004437685_011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le-tripode.net/livre/alexandra-david-neel/le-grand-art" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498552295/The-Assimilation-of-Yogic-Religions-through-Pop-Culture" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/revues/theorie-litterature-epistemologie/fiction-agent-double-la--9782842923914-29-574.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David-Neel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Ujfalvy-Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transboreal.fr/librairie.php?code=TRAVPPDH&amp;amp;details=details#ici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/imago-mundi/un-horizon-infini-ndeg18-coll" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gomez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjee Nyima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>