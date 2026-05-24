--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -296,187 +296,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des Souvenirs au Voyage et retour: Alexandra David-Neel et l’objectif &amp;quot;Lhassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Mascolo de Filippis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Maison Alexandra David-Neel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.6-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Dzogchen to Chán via Zen (and Beyond): a Fictional Controversy on Buddhist Meditation in a Post-war Tibetan Novel in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vienna Journal of East Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30965/25217038-12345014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251409v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05251449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bgrang ’phreng et deux bagues d’initiée: d’un ascète l’autre</w:t>
               </w:r>
@@ -2457,51 +2457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Mascolo de Filippis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandra David-Neel, Souvenirs d'une Parisienne au Thibet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2619,669 +2619,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En voix de libération ou l’avènement d’une femme de lettres au début du XXe siècle (Huit promenades dans le « paysage familier » du Grand Art)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandra David-Neel, Le Grand Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tripode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-376, 2022, 9782370553256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carte du sud-est du Tibet parcouru par les missionnaires français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Béguin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bicentenaire de la Société asiatique (1822-2022): raretés de la bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.183-185, 2022, 9789042943421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">En voix de libération ou l’avènement d’une femme de lettres au début du XXe siècle (Huit promenades dans le « paysage familier » du Grand Art)</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Béguin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bicentenaire de la Société asiatique (1822-2022): raretés de la bibliothèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.67-70, 2022, 9789042943421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ‘Croisière jeune’ : le Raid Paris-Kaboul entre mémoire et impressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Julie Henoch (dir.), Faire route, Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arising of Padma bkod in the Western World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hidden Lands in Himalayan Myth and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.229-255, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004437685_011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, ‘vu du Toit du Monde:’ Adjroup Gumbo, gter ston du ‘pays de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vincent Tournier, Vincent Eltschinger, Marta Sernesi (dir.), Archaeologies of the Written : Indian, Tibetan, and Buddhist Studies in Honour of Cristina Scherrer-Schaub, Naples : Università degli Studi di Napoli “L’Orientale” (Series Minor, LXXXIX), p. 769-843</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au bord d’un mystère: de Ceylan au Tibet, David-Neel, Segalen et le bouddhisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Louÿs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages extrêmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.139-192, 2019, Lettres modernes Minard</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière moi une horde de Tibétains sauvages et magnifiques :&amp;quot; des barbares traîtres à la civilisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Le Borgne; Odile Parsis-Barubé; Nathalie Vuillemin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Savoirs des barbares, des primitifs et des sauvages. Lectures de l’Autre aux XVIIIe et XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.135-152, 2018, 978-2-406-07939-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En voix de libération ou l’avènement d’une femme de lettres au début du XXe siècle (Huit promenades dans le « paysage familier » du Grand Art)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandra David-Neel, Le Grand Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...515 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tripode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.305-380, 2018, 9782370551702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
@@ -3377,173 +3377,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the Threshold of the ‘Land of Marvels:&amp;quot; Alexandra David-Néel’s in Sikkim and the Making of Global Buddhism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tina Harris; Amy Holmes-Tagchungdarpa; Jayeeta Sharma; Markus Viehbeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transcultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016 (1), , pp.149-186, 2016, Global Encounters, Local Places. Connected Histories of Darjeeling, Kalimpong, and the Himalayas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paysages inchoatifs : sens en mouvement et découverte de l’ailleurs dans les récits d’exploration au Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les pas de Flaubert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.39-59, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974100v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01981548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de différence. L’altérité culturelle dans Indian Tango d’Ananda Devi</w:t>
               </w:r>
@@ -3888,585 +3888,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Notovitch (1858-après 1936)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra David-Neel (1868-1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lotus de Païni (1862-1953)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Notovitch (1858-après 1936)</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon de Rosny (1837-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alexandra David-Neel (1868-1969)</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tasset (1868-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Léon de Rosny (1837-1914)</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tibet en France: collections, voyages, connaissances et réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bacot’s Rebel Tibet, Part One: Early 20th Century Travels to Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, https://www.buddhistdoor.net/features/jacques-bacots-rebel-tibet-part-one-early-20th-century-travels-to-kham</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bacot’s Rebel Tibet, Part Two: From the Great Temples to Early Modern Tibetology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, https://www.buddhistdoor.net/features/jacques-bacots-rebel-tibet-part-two-from-the-great-temples-to-early-modern-tibetology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, https://www.buddhistdoor.net/features/jacques-bacots-rebel-tibet-part-one-early-20th-century-travels-to-kham</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bacot’s Rebel Tibet, Part Three: Buddhism in Interwar and Postwar France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thévoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, https://www.buddhistdoor.net/features/jacques-bacots-rebel-tibet-part-three-buddhism-in-interwar-and-postwar-france</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215012v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03215017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Early Modern Buddhist Novel: Alexandra David-Neel’s hidden fictional diary of an actress, or a missing link of the entangled literary history of theater and Buddhism in the West recovered</w:t>
               </w:r>
@@ -4575,51 +4575,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thévoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra David-Neel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thévoz, Samuel. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tripode, coll. "Météore"</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5196,51 +5196,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79226F14"/>
+    <w:nsid w:val="1F808784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5427,51 +5427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sthevoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6816-3007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148360335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-3899-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;voz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25217038-12345014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mascolo de Filippis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167089v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15239/hijbs.01.01.07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.300.1.2186343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bonoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/tibetan-magic-9781350354944/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350354975.ch-009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plon.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/victor-segalen-la-connaissance-de-l-est-adrien-cavallaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le-tripode.net/livre/alexandra-david-neel/meteore/le-grand-art" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004437685_011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le-tripode.net/livre/alexandra-david-neel/le-grand-art" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498552295/The-Assimilation-of-Yogic-Religions-through-Pop-Culture" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/revues/theorie-litterature-epistemologie/fiction-agent-double-la--9782842923914-29-574.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David-Neel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Ujfalvy-Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transboreal.fr/librairie.php?code=TRAVPPDH&amp;amp;details=details#ici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/imago-mundi/un-horizon-infini-ndeg18-coll" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gomez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjee Nyima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sthevoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6816-3007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148360335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-3899-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Th&#233;voz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251449v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mascolo de Filippis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25217038-12345014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167089v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15239/hijbs.01.01.07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.300.1.2186343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bonoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/tibetan-magic-9781350354944/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350354975.ch-009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plon.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/victor-segalen-la-connaissance-de-l-est-adrien-cavallaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le-tripode.net/livre/alexandra-david-neel/meteore/le-grand-art" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004437685_011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le-tripode.net/livre/alexandra-david-neel/le-grand-art" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498552295/The-Assimilation-of-Yogic-Religions-through-Pop-Culture" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/revues/theorie-litterature-epistemologie/fiction-agent-double-la--9782842923914-29-574.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David-Neel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Ujfalvy-Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transboreal.fr/librairie.php?code=TRAVPPDH&amp;amp;details=details#ici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/imago-mundi/un-horizon-infini-ndeg18-coll" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gomez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjee Nyima" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>