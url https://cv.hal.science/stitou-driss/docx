--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Driss Stitou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> Ingénieur de recherche CNRS - Hors Classe Exc. - HDRLaboratoire PROMES &amp;quot;Procédés Matériaux et Energie Solaire&amp;quot; - UPR 8521 CNRS - Perpignan</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stitou-driss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2390-5692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">097478326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-6317-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATIONS PERSONNELLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dr. Driss Stitou, Ingénieur de Recherche CNRS (IRHC-Exc, HDR )Responsable scientifique projets R&D, Transfert et ValorisationLaboratoire PROMES, UPR 8521 CNRS Rambla de la Thermodynamique, Technosud, 66100 PerpignanEmail </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">driss.stitou@promes.cnrs.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  /  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">driss.stitou@univ-perp.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	1991 -1992 : Volontaire Service National en Coopération – Enseignant – Odienné- Coté d’Ivoire•	1992 -1995 : Doctorant-Ingénieur ADEME/Gaz de France•	1995 -1995 : Ingénieur « Développement et Valorisation » CNRS – IMP Perpignan•	1995 - 2004 :  Ingénieur de Recherche à l’Institut des Matériaux et Procédés – Perpignan (IMP-CNRS)•	1997- ….     : Enseignant dans diverses formations du supérieur en Licence/Master (Univ. de Perpignan, Univ. de Polynésie Française) et Ecoles d’ingénieur (Polytech, SupENR ; Mines)•	2004 - …...  : Chercheur / Ingénieur de recherche au laboratoire PROMES – Perpignan•	2013 - 2020 : Responsable de l’équipe « Thermodynamique et Systèmes réactifs » à PROMES•	2011 - …. : Responsable « Valorisation et Partenariat » de PROMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	1985-1989 : Diplôme Ingénieur Civil des Mines (Institut Mines-Telecom Alès)•	1989-1990 : DEA « Matériaux et Procédés » - Univ. De Perpignan•	1992-1995 : PhD « Génie des Procédés Energétiques » - Univ. de Perpignan – (Procédés thermochimiques à sorption solide / gaz pour le stockage de de chaleur et de froid)•	2013 : HDR - Habilitation à Diriger des Recherches , Univ. de Perpignan•	2019 : Qualification renouvelée aux fonctions de Professeur des Universités, section CNU 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLABORATIONS DE RECHERCHE  ET PARTENARIATS INDUSTRIELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité scientifique et technique / pilotage de nombreux projets R&D :•	12 programmes internationaux (H2020, Horizon, CHRX, Eureka, Joule1, Joule2, 5°PCRDT, Interreg III, ZAE/BMFT, Campus France, PHC)•	16 programmes nationaux (ANR, Prog. Énergie du CNRS, ADEME, SATT)•	10 partenariats industriels (GDF-Suez, EDF, Peugeot, Saulnier-Duval, Coldway, SOFRIGAM, TotalEnergies, MBDA)•	4 opérations de maturation et de transfert technologiques (SATT, CVT Sud)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESUME EN CHIFFRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	15 thèses encadrées dont 5 en partenariat industriel•	H-Factor =22 / 2450 citations•	19 brevets internationaux, 1 brevet français•	63 publications ACL: 51 internationales et 12 nationales•	1 chapitre de livre – Heat and Cold Storage –Vol 2-   Encyclopédie Sciences – ISTE Edition•	85 communications avec actes : 61 internationales et 24 nationales•	19 communications : 11 conférences invitées – 4 congrès sans acte – 4 séminaires•	22 rapports de contrats de collaboration de recherche institutionnelle ou industrielle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative thermo-hydraulic ultrafiltration process for solar application: experimental performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.114043. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.114043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical performance assessment of an innovative PV-driven air-conditioning system based on hydraulic vapour-compression concept for off-grid rural houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merzaka Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ambient Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01430750.2025.2458748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling and sensitivity analysis of parameters impacting the performances of a liquid piston-based energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 291, pp.130288. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2024.130288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Solar-Driven Thermo-hydraulic Ultrafiltration Process. Part I: Hydraulic Experiments and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moad Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (40), pp.17266-17278. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Compressor-Assisted Thermochemical Hybrid System Driven by Low Grade Heat Source for Cooling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perier-Muzet Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4743027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passive continuous flow process for solar pasteurisation of river water. Part II: Modelling and outdoor experiments for performance characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mancaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 279, pp.112841. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2024.112841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Macroscopic Representation of a mechanical compression-assisted hybrid thermochemical cycle exploiting low grade heat for cold applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.117521. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passive continuous flow pasteurisation process designed for solar application. Part I: Indoor experiments for thermal characterization and bacteria inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moad Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mancaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.112177. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2023.112177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic performance's analysis of a cold production by hybrid compressor-based thermochemical sorption processes using ammoniated salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.115931. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A close-up thermodynamic analysis of a hypothetical sorption heat transformers assembly used to feed an ORC cycle from a low exergy heat source: Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebbar Djallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kherris Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil de Mécanique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.573-589. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5956498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility analysis of a thermo-hydraulic process for reverse osmosis desalination : experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.118713. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Optimization of Electrical and Thermal Energy Production of PV Panels and Potential for Valorization of the PV Low-Grade Thermal Energy into Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aymé-Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.498. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15020498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and dynamic simulation of an integrated solar driven thermal system with thermochemical energy storage for heating and cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Zisopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Nesiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Atsonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Nikolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.102870. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.102870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling and simulation of a concentrating solar power plant integrated with a thermochemical energy storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.101164. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2019.101164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical economic analysis of PV-driven electricity and cold cogeneration systems using Particle Swarm Optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.119009. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.119009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Preliminary Performance Analysis of a New Solar Thermal Reverse Osmosis Desalination Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (20), pp.4015. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12204015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a thermochemical energy storage system in a Rankine cycle driven by concentrating solar power: Energy and exergy analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.498-510. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.10.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sorption thermochimique : une solution pour le transport sous température contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacimi Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindbeiter Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1175, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system combining mechanical compression and thermochemical storage of ammonia vapor for cold production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.709 - 723. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading Heat Transformation Process for Power Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samra Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djallel Zebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kherris Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benchatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.115-123. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ejee.210117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions. Concept and efficiency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219, pp.240-255. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219, pp.240-255. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and performance simulations of a novel solar-driven hybrid absorption-thermochemical refrigeration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.298-312. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.08.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-hydraulic process for cooling, heating and power production with low-grade heat sources in residential sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borgogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 135, pp.148-159. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2016.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal energy storage systems for concentrated solar power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.82-100. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical data for concentrated solar power plants in operation, under construction and in project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.597-599. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.3415-3420. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.12.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of an analytical model of hydraulic motor operating under variable electrical loads and pressure heads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.1309-1320. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-driven hybrid absorption-thermochemical refrigeration systems: Performance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFRIGERATION SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.407-414. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.gl.2016.1063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Experimental Results of the New Thermo-Hydraulic CAPILI Pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijoee.4.1.32-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances expérimentales d’un procédé thermochimique solide/gaz de rafraichissement solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1138, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel process for engines or heat pumps based on thermal-hydraulic conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.249-257. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2011.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new thermal–hydraulic process for solar cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.104-112. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2011.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Carnot-based cycle for ocean thermal energy conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.361-375. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical process for seasonal storage of solar energy: characterization and modeling of a high-density reactive bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of a solid/gas thermochemical storage process for solar air-conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.261-270. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2011.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of processes for the transportation of thermal energy over long distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of six solar-powered air-conditioners operated in five places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudehenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourdoukan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.471-483. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of long-distance transport of thermal energy using solid sorption processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (8), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/er.1578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a thermochemical process for deep freezing using solar low-grade heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.484-489. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results of a solar powered cooling system at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (6), pp.1050-1058. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voie prometteuse : le stockage thermochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de chaleur et de froid à longue distance par procédés à sorption solide/gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, ISBN 2-910239-70-5 (96)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and performances of a deep-freezing process using low-grade solar heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2), pp.154-164. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2006.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochimie et transport de chaleur sur longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New deep-freezing process using renewable low-grade heat: From the conceptual design to experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.600-608. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de froid solaire : Développement de procédés thermochimiques pour la production de froid solaire par capteurs solaires plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de froid solaire : Développement de procédés thermochimiques pour la production de froid solaire par capteurs solaires plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, SPÉCIAL PROGRAMME INTERDISCIPLINAIRE ÉNERGIE DU CNRS - http://www.techniques-ingenieur.fr/white-pape</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux critères pour l'optimisation et la caractérisation des procédés thermiques de conversion énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (12), pp.1142-1153. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN APPROACH FOR STRUCTURAL DESIGN OF COOLING SORPTION PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaı̈l Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.137-145. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ijht.230119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Realistic Characteristics of Real Energy Conversion Process: A Contribution of Finite Size Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (5), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630590927363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a high temperature hydrate solid/gas sorption heat pump used as topping cycle for cascaded sorption chillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (2), pp.267-285. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2003.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal Process conceptual design based on the exergetic analysis. New coupling of thermochemical dipoles for cold production from low grade heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of energy, environment, economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (3), pp.105-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic techniques for the conceptual design of thermochemical refrigerators using two salt materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Spinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (19), pp.4243-4251. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00261-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endo-reversible efficiency of heat transformer at maximum power production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 239-240, pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de procédés idéaux et de procédés endo-réversibles quadri-thermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (83), pp.141-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal energy flow analysis within a single effect sorption heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaı̈l Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (2), pp.185-191. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-7007(00)00076-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and comparison of advanced cascading cycles coupling a solid/gas thermochemical process and a liquid/gas absorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Satzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (14), pp.1237-1269. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-4311(99)00053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Single Effect Solid-Gas Thermochemical Refrigerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (5), pp.795-802. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/026387600527824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of chemical heat processes coupled to a solar source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 09 (PR3), pp.Pr3-355-Pr3-360. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Concept of Exergetic Yield involving Transiting Exergy Analysis in Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical model for solid-gas thermochemical reactors based on thermophysical properties of the reactive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0255-2701(96)04173-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning nomograms for the design of fixed-bed solid-gas thermochemical reactors with various geometrical configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0255-2701(96)04172-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Sorption Chillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Satzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Alefeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHRAE Technical Data Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (1), pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced sorption chillers for gas cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Satzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Alefeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHRAE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Volume 102 (Issue 1), pp.Pages 1095-1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar thermochemical processes for autonomous cooling production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy in Africa, national, regional and laocal energy mix-EAMix2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohamed 6 Polytechnique, May 2024, Ben Guerrir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0-D dynamic model of solid-gas sorption heat pump for waste heat recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Pubill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IIR International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International institite of Regrigeration, Aug 2023, Paris ( France), France. Paper 0612, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteurisation solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboud Moad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mancaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Aix-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a membrane filtration process for water treatment using low temperature solar energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MATEC Web of Conferences, Oct 2023, Toulouse (France), France. pp.08003, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337908003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization methodology of mass transfer within porous absorbers of solid-gas sorption heat pump.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Pubill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IIR International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Regfrigeration, Aug 2023, Paris ( France), France. paper 0614, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic optimization of a PV-driven thermo-hydraulic vapor-compression air conditione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Merzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Energies and Industrial process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIPE’22, May 2022, Algiers, Algeria, Algeria. paper 1069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage thermochimique, une solution innovante pour réduire l’empreinte carbone liée à la production du froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Le froid et la Transition énergétique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Froid, Oct 2022, PERPIGNAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances d’un procédé de potabilisation d’eau à zéro rejet à partir d’énergie solaire basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l 'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JNES 2021, Aug 2021, Odeillo – Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potabilization of water with zero-liquid discharge using low temperature solar thermal energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERA-III : 2nd Summer School &amp; Doctoral Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alméria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Thermochemical Storage System in a Rankine Cycle Driven by Concentrated Solar Power: a Conceptual Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TESA'20 (The International Conference on Thermal Energy, Systems and Application)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-driven thermo-hydraulic process for reverse osmosis desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hacheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, GUIMARÃES, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic-Driven Thermochemical Storage for Cooling Applications: Concept and Efficiency Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sorption Heat Pump Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHPC2017, Aug 2017, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAE 2017, Aug 2017, Cardiff (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage thermique haute température par procédé thermochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdanay Kurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Congrès de la Société Française de Génie des Procédés - SFGP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement par Procédé thermo-hydraulique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l 'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JNES 2017, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATERIAUX ET REACTEURS THERMOCHIMIQUES POUR LE STOCKAGE D'ENERGIE THERMIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdanay Kurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-driven hybrid absorption-thermochemical refrigeration systems: performance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IIR Gustav Lorentzen Natural Working Fluids Conference, Edinburgh, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Edimbourg (Ecosse), France. pp.407-414, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.gl.2016.1063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage Thermochimique pour centrales thermodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JNES 2016, Jun 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep freezing thermochemical storage for refrigerated transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Pubill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Int. Conf on Efficiency, Cost, Optimization, Simulation, ECOS 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and experimental results of the new thermo-hydraulic CAPILI pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. Conf on Power and Energy Systems, ICPES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hybrid solar absorption / thermochemical refrigeration cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Interantional Conference on Efficiency, Cost, Optimization, Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOS 2015, Jun 2015, Pau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a solar hybrid absorption/thermochemical refrigerationsystem for a residential application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stitou Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronas Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congreso Nacional de Ingeniería Termodinámica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cartagena (Spain), France. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31428/10317/9755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar thermo-hydraulic engine for combined heat, cold and electricity production for the residential sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Borgogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Int. Conf on Efficiency, Cost, Optimization, Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOS 2015, Jun 2015, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer in thermochemical solid/gas reactor for thermal storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHPC 2014 (International Sorption Heat Pump Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Washington DC, United States. pp.164-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity production by solar thermo-hydraulic engine for residential use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Borgogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Energy Challenges and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Aberdeen, Ecosse,, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental performances and optimization of a solid/gas thermochemical process for solar cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soprtion Heat Pump Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHPC 2014, Mar 2014, Washington DC, United States. paper 1060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REACTEUR THERMOCHIMIQUE POUR STOCKAGE THERMIQUE : ANALYSE DU FONCTIONNEMENT LOCAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOCHEMICAL SOLID/GAS PROCESS FOR LONG TERM STORAGE OF THERMAL ENERGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROTHERM, Jul 2013, Tarragona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage thermochimique inter saisonnier : caractérisation des transferts de masse au sein d'un sel réactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mancaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2011 (SFT 2011): "Energie solaire et thermique" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Carnot-Based Heat Engine for OTEC Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Press CFP 1148N-PRT, Oct 2011, Shanghai, China. pp.453-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical processes for the transportation of thermal energy over long distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal energy storage and transportation : materials, systems and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROTHERM, Nov 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Thermo-hydraulic Process for Efficient Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thermal and Environmental Issues in Energy Systems - Proc. ASME – ATI –UIT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2010, Sorrento (Italie), Italy. pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Thermal-Hydraulic Process for Solar Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems - ECOS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lausanne ( CH), Switzerland. paper 305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficient engine or heat pump based on thermal hydraulic conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOS2010, Jun 2010, Lausanne ( CH), Switzerland. paper 330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Operating Temperature of Solar Collectors at Maximal Exergy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOS 2010, Jun 2010, Lausanne ( CH), Switzerland. paper 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Thermo-hydraulic Process for Solar Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martins Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding ASME – ATI –UIT 2010 - International Conference on Thermal and Environmental Issues in Energy Systems,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2010, Sorrento (Italie), Italy. pp.753-758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of Processes for the transportation of thermal energy over long distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOS, Jun 2010, Lausanne ( CH), Switzerland. paper 422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of a Solid/Gas Thermochemical Storage Process for Solar Air-Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOS2010, Jun 2010, Lausanne ( CH), Switzerland. paper 284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental validation of an Ocean Thermal Energy Conversion system in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Sinama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Saint Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORASOL: a French research program for solar cooling process optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudehenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosun - 1st International Conference on Solar Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG-DISTANCE TRANSPORT OF THERMAL ENERGY USING SORPTION CYCLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Energy : Production, Distribution and Conservation - 2006 ASME ATI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW IDEAL PROCESS DESIGN BASED ON THE EXERGETIC ANALYSIS. COLD PRODUCTION USING RENEWABLE ENERGY HEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems - ECOS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION DE PROCEDES IDEAUX BASES SUR L'ANALYSE EXERGETIQUE. NOUVEAUX CAS DE GESTION DE DIPOLES THERMOCHIMIQUES EN VUE DE LA PRODUCTION DE FROID A PARTIR DE CHALEUR BASSE TEMPERATURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme Colloque Franco-Roumain sur l'Energie, Environnement, Economie et Thermodynamique, COFRET 04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION DE L'ANALYSE EXERGETIQUE DANS LA CONCEPTION DE PROCEDES IDEAUX. CAS DE LA PRODUCTION DE FROID PAR TRANSFORMATION DE LA CHALEUR. EXEMPLES DE PROCEDE EXERGO-CHIMIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Colloque Inter Universitaire Franco-Quebécois, Thermiques des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New processes for heat transformation : exergetic analysis of cold production and heat upgrading with long distance transportation from a discontinuous heat source at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Canadian Chemical Engineering Conference, CSChE2003, PRES'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Hamilton, Ontario, Canada. pp.PRS8-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new realistic characteristics of real energy conversion processes: A contribution of finite size thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Canadian Chemical Engineering Conference - CSChE2003, PRES'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Hamilton, Ontario, Canada. pp.PRS8-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2 - Thermochemical Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2: Thermochemical Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2024, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312559.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de chaleur par procédé à sorption chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS, Encyclopédie des Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II - « Stockage Thermochimique » -, 2023, 978-1-78948-134-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal Process Conceptual Design Based on the Exergetic Analysis. New Couplings of Thermochemical Dipoles for Cold Production from Low Grade Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochemistry and Advances in Chemistry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Pub Inc, 2009, 978-1-60692-376-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid - Vol II « Stockage Thermochimique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS - Encyclopédie des Sciences, pp.ISBN 978-1-78948-134-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity production facility including heat storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US Patent 10,989,484. TFSE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2019048793 (A1) - Method for refrigerating an isothermal box to a target temperature and associated facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019048793A1. 2019, https://patentimages.storage.googleapis.com/61/2b/db/5b5f088d6e9e3b/WO2019048793A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2018115668 (A1) - Installation for generating electricity comprising heat storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018115668A1. 2018, https://patentimages.storage.googleapis.com/cf/e8/3c/8967b7a1f4d10b/WO2018115668A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2018095999 (A1) - System and method for purifying liquid by reverse osmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018095999A1. 2018, https://patentimages.storage.googleapis.com/53/f9/19/08981819688d09/WO2018095999A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2016091901 (A1) - Method for water purification by reverse osmosis and apparatus implementing such a method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016091901A1. 2016, https://patentimages.storage.googleapis.com/34/cb/9b/c08fbaf80fd4df/WO2016091901A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2016151017 (A1) - Solar device for autonomous production of cold by solid-gas absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016151017A1. 2016, https://patentimages.storage.googleapis.com/d0/f2/ce/c7b58358938d2a/WO2016151017A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2014053476 (A1) - System for ventilating and heating a building, with improved performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014053476A1. 2014, https://patentimages.storage.googleapis.com/c1/b0/59/a60b5abd244fce/WO2014053476A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent FR 2948447 (A1) - Liquid fluid i.e. hot water, drawing and discharging device for vertical electrical hot water cumulus, has tube whose diameter is lower than diameter of another tube so as to realize annular space communicating with orifice in body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2948447A1. 2011, https://patentimages.storage.googleapis.com/37/91/c9/ad969d96445cff/FR2948447A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2010109143 (A1) - Installation and method for the production of cold and/or heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010109143A1. 2010, https://patentimages.storage.googleapis.com/c0/d6/78/becfc47d49acd2/WO2010109143A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2009144402 (A2) - Plant for producing cold, heat and/or work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2009144402A2. 2009, https://patentimages.storage.googleapis.com/29/03/79/dbf7f94ab5b6ad/WO2009144402A2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2006048558 (A1) - Production of very low-temperature refrigeration in a thermochemical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2006048558A1. 2006, https://patentimages.storage.googleapis.com/1f/b6/e0/9096cc8cdfdae5/WO2006048558A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2006048552 (A1) - Production of very low-temperature refrigeration in a thermochemical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2006048552A1. 2006, https://patentimages.storage.googleapis.com/fc/f7/63/45f000fbdcff27/WO2006048552A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2006067302 (A2) - Producing cold by a thermochemical method for air-conditioning a building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2006067302A2. 2006, https://patentimages.storage.googleapis.com/27/4d/cd/40f0253e5e51b2/WO2006067302A2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2004011860 (A2) - Method for producing cold and installation therefor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2004011860A2. 2004, https://patentimages.storage.googleapis.com/fd/74/e2/9977ed82abd85f/WO2004011860A2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2004040102 (A1) - Method and device for regenerating a particulate filter for exhaust line, and adapted particulate filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2004040102A1. 2004, https://patentimages.storage.googleapis.com/ed/6e/3b/96bc97ca3952a5/WO2004040102A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2004039488 (A2) - Method for using a thermochemical transformer, and device comprising a chemical reactor and a thermochemical transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2004039488A2. 2004, https://patentimages.storage.googleapis.com/13/82/4e/be0ecc7ead04da/WO2004039488A2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de froid à très basse température par un dispositif thermochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2877426 et EP1809956 et WO2006048552. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2004011858 (A2) - Installation and method for producing cold by a reversible sorption system - 2004/02/05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2004011858A2. 2004, https://patentimages.storage.googleapis.com/4c/49/3a/2e290e061e1c1a/WO2004011858A2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2004085933 (A2) - Method and device for rapid and high- power cold production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2004085933A2. 2004, https://patentimages.storage.googleapis.com/34/c4/15/c9a96c162bd101/WO2004085933A2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet WO03029732 - INSTALLATION ET PROCEDE POUR LA PRODUCTION DE FROID OU DE CHALEUR PAR UN SYSTEME A SORPTION - 10/04/2003 - https://patentimages.storage.googleapis.com/4e/e3/74/e4796551357c7b/WO2003029732A1.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO03029732 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DES PERFORMANCES D'UN PROCÉDÉ DE POTABILISATION D'EAU À PARTIR D'ÉNERGIE SOLAIRE THERMIQUE À BASSE TEMPÉRATURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mancaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Odeillo – Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-réseau isolé de cogénération intelligente d'électricité/froid en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SIRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’hydrogène peut contribuer à l’autonomie énergétique des îles… en produisant du froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic simulation of a PV driven hydraulic based vapour-compression heat pump.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merzaka Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIR Rankine 2020 Conference - Advances in Cooling, Heating and Power Generation, http://dx.doi.org/10.18462/iir.rankine.2020.1154</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical sorption in the temperature-controlled containers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacimi Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindbeiter Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IIR International Conference on Sustainability and the Cold Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Refrigeration (IIR), 2020, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.iccc.2020.292607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un procédé thermochimique de congélation solaire à partir de chaleur basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Numéro 92 - 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sorption cycles for heat and/or cold production adapted for long distance heat transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Mechanical Engineering Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Energy Systems Division - AES SERIES VOL 42, pp.441-446, 2002, 978-0791836262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation, Conversion, Stockage, Transport de l'énergie thermique par procédés thermochimiques et thermo-hydrauliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpignan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00841655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solar-cooling Technology for cooling-freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute of Refrigeration Newsletter, https://iifiir.org/en/news/new-solar-cooling-technology-for-cooling-freezing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Driss Stitou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> Ingénieur de recherche CNRS - Hors Classe Exc. - HDRLaboratoire PROMES &amp;quot;Procédés Matériaux et Energie Solaire&amp;quot; - UPR 8521 CNRS - Perpignan</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stitou-driss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2390-5692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">097478326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-6317-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATIONS PERSONNELLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dr. Driss Stitou, Ingénieur de Recherche CNRS (IRHC-Exc, HDR )Responsable scientifique projets R&D, Transfert et ValorisationLaboratoire PROMES, UPR 8521 CNRS Rambla de la Thermodynamique, Technosud, 66100 PerpignanEmail </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">driss.stitou@promes.cnrs.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  /  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">driss.stitou@univ-perp.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	1991 -1992 : Volontaire Service National en Coopération – Enseignant – Odienné- Coté d’Ivoire•	1992 -1995 : Doctorant-Ingénieur ADEME/Gaz de France•	1995 -1995 : Ingénieur « Développement et Valorisation » CNRS – IMP Perpignan•	1995 - 2004 :  Ingénieur de Recherche à l’Institut des Matériaux et Procédés – Perpignan (IMP-CNRS)•	1997- ….     : Enseignant dans diverses formations du supérieur en Licence/Master (Univ. de Perpignan, Univ. de Polynésie Française) et Ecoles d’ingénieur (Polytech, SupENR ; Mines)•	2004 - …...  : Chercheur / Ingénieur de recherche au laboratoire PROMES – Perpignan•	2013 - 2020 : Responsable de l’équipe « Thermodynamique et Systèmes réactifs » à PROMES•	2011 - …. : Responsable « Valorisation et Partenariat » de PROMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	1985-1989 : Diplôme Ingénieur Civil des Mines (Institut Mines-Telecom Alès)•	1989-1990 : DEA « Matériaux et Procédés » - Univ. De Perpignan•	1992-1995 : PhD « Génie des Procédés Energétiques » - Univ. de Perpignan – (Procédés thermochimiques à sorption solide / gaz pour le stockage de de chaleur et de froid)•	2013 : HDR - Habilitation à Diriger des Recherches , Univ. de Perpignan•	2019 : Qualification renouvelée aux fonctions de Professeur des Universités, section CNU 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLABORATIONS DE RECHERCHE  ET PARTENARIATS INDUSTRIELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité scientifique et technique / pilotage de nombreux projets R&D :•	12 programmes internationaux (H2020, Horizon, CHRX, Eureka, Joule1, Joule2, 5°PCRDT, Interreg III, ZAE/BMFT, Campus France, PHC)•	16 programmes nationaux (ANR, Prog. Énergie du CNRS, ADEME, SATT)•	10 partenariats industriels (GDF-Suez, EDF, Peugeot, Saulnier-Duval, Coldway, SOFRIGAM, TotalEnergies, MBDA)•	4 opérations de maturation et de transfert technologiques (SATT, CVT Sud)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESUME EN CHIFFRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•	15 thèses encadrées dont 5 en partenariat industriel•	H-Factor =22 / 2450 citations•	19 brevets internationaux, 1 brevet français•	63 publications ACL: 51 internationales et 12 nationales•	1 chapitre de livre – Heat and Cold Storage –Vol 2-   Encyclopédie Sciences – ISTE Edition•	85 communications avec actes : 61 internationales et 24 nationales•	19 communications : 11 conférences invitées – 4 congrès sans acte – 4 séminaires•	22 rapports de contrats de collaboration de recherche institutionnelle ou industrielle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical performance assessment of an innovative PV-driven air-conditioning system based on hydraulic vapour-compression concept for off-grid rural houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merzaka Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ambient Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01430750.2025.2458748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative thermo-hydraulic ultrafiltration process for solar application: experimental performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.114043. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.114043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passive continuous flow process for solar pasteurisation of river water. Part II: Modelling and outdoor experiments for performance characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mancaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 279, pp.112841. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2024.112841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling and sensitivity analysis of parameters impacting the performances of a liquid piston-based energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 291, pp.130288. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2024.130288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Solar-Driven Thermo-hydraulic Ultrafiltration Process. Part I: Hydraulic Experiments and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moad Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (40), pp.17266-17278. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of a Compressor-Assisted Thermochemical Hybrid System Driven by Low Grade Heat Source for Cooling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perier-Muzet Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortega Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4743027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic Macroscopic Representation of a mechanical compression-assisted hybrid thermochemical cycle exploiting low grade heat for cold applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 294, pp.117521. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2023.117521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passive continuous flow pasteurisation process designed for solar application. Part I: Indoor experiments for thermal characterization and bacteria inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moad Mahboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mancaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.112177. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2023.112177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A close-up thermodynamic analysis of a hypothetical sorption heat transformers assembly used to feed an ORC cycle from a low exergy heat source: Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Samra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebbar Djallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kherris Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil de Mécanique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.573-589. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5956498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic performance's analysis of a cold production by hybrid compressor-based thermochemical sorption processes using ammoniated salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.115931. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2022.115931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Optimization of Electrical and Thermal Energy Production of PV Panels and Potential for Valorization of the PV Low-Grade Thermal Energy into Cold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aymé-Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.498. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15020498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility analysis of a thermo-hydraulic process for reverse osmosis desalination : experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.118713. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and dynamic simulation of an integrated solar driven thermal system with thermochemical energy storage for heating and cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Zisopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Nesiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Atsonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Nikolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.102870. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.102870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical economic analysis of PV-driven electricity and cold cogeneration systems using Particle Swarm Optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 211, pp.119009. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.119009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling and simulation of a concentrating solar power plant integrated with a thermochemical energy storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.101164. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2019.101164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Preliminary Performance Analysis of a New Solar Thermal Reverse Osmosis Desalination Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (20), pp.4015. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12204015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a thermochemical energy storage system in a Rankine cycle driven by concentrating solar power: Energy and exergy analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.498-510. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.10.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid system combining mechanical compression and thermochemical storage of ammonia vapor for cold production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.709 - 723. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading Heat Transformation Process for Power Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samra Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djallel Zebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kherris Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benchatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.115-123. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ejee.210117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sorption thermochimique : une solution pour le transport sous température contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacimi Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindbeiter Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1175, pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and performance simulations of a novel solar-driven hybrid absorption-thermochemical refrigeration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.298-312. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2018.08.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions. Concept and efficiency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219, pp.240-255. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219, pp.240-255. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-hydraulic process for cooling, heating and power production with low-grade heat sources in residential sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Borgogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 135, pp.148-159. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2016.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical data for concentrated solar power plants in operation, under construction and in project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.597-599. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal energy storage systems for concentrated solar power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, pp.82-100. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.03.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.3415-3420. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.12.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of an analytical model of hydraulic motor operating under variable electrical loads and pressure heads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.1309-1320. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-driven hybrid absorption-thermochemical refrigeration systems: Performance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFRIGERATION SCIENCE AND TECHNOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.407-414. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.gl.2016.1063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Experimental Results of the New Thermo-Hydraulic CAPILI Pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijoee.4.1.32-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances expérimentales d’un procédé thermochimique solide/gaz de rafraichissement solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1138, pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of processes for the transportation of thermal energy over long distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of six solar-powered air-conditioners operated in five places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boudehenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourdoukan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.471-483. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel process for engines or heat pumps based on thermal-hydraulic conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.249-257. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2011.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new thermal–hydraulic process for solar cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.104-112. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2011.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Carnot-based cycle for ocean thermal energy conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.361-375. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical process for seasonal storage of solar energy: characterization and modeling of a high-density reactive bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of a solid/gas thermochemical storage process for solar air-conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.261-270. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2011.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of long-distance transport of thermal energy using solid sorption processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (8), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/er.1578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a thermochemical process for deep freezing using solar low-grade heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.484-489. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New deep-freezing process using renewable low-grade heat: From the conceptual design to experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.600-608. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results of a solar powered cooling system at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (6), pp.1050-1058. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de chaleur et de froid à longue distance par procédés à sorption solide/gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, ISBN 2-910239-70-5 (96)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une voie prometteuse : le stockage thermochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and performances of a deep-freezing process using low-grade solar heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2), pp.154-164. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2006.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochimie et transport de chaleur sur longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de froid solaire : Développement de procédés thermochimiques pour la production de froid solaire par capteurs solaires plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, SPÉCIAL PROGRAMME INTERDISCIPLINAIRE ÉNERGIE DU CNRS - http://www.techniques-ingenieur.fr/white-pape</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de froid solaire : Développement de procédés thermochimiques pour la production de froid solaire par capteurs solaires plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN APPROACH FOR STRUCTURAL DESIGN OF COOLING SORPTION PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaı̈l Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.137-145. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ijht.230119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux critères pour l'optimisation et la caractérisation des procédés thermiques de conversion énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (12), pp.1142-1153. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Realistic Characteristics of Real Energy Conversion Process: A Contribution of Finite Size Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (5), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630590927363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a high temperature hydrate solid/gas sorption heat pump used as topping cycle for cascaded sorption chillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnissel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (2), pp.267-285. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2003.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal Process conceptual design based on the exergetic analysis. New coupling of thermochemical dipoles for cold production from low grade heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of energy, environment, economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (3), pp.105-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endo-reversible efficiency of heat transformer at maximum power production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 239-240, pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic techniques for the conceptual design of thermochemical refrigerators using two salt materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Spinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (19), pp.4243-4251. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00261-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de procédés idéaux et de procédés endo-réversibles quadri-thermes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (83), pp.141-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal energy flow analysis within a single effect sorption heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaı̈l Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (2), pp.185-191. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-7007(00)00076-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Single Effect Solid-Gas Thermochemical Refrigerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (5), pp.795-802. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/026387600527824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and comparison of advanced cascading cycles coupling a solid/gas thermochemical process and a liquid/gas absorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Satzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (14), pp.1237-1269. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-4311(99)00053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of chemical heat processes coupled to a solar source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 09 (PR3), pp.Pr3-355-Pr3-360. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1999355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Concept of Exergetic Yield involving Transiting Exergy Analysis in Energy Conversion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical model for solid-gas thermochemical reactors based on thermophysical properties of the reactive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Spinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0255-2701(96)04173-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning nomograms for the design of fixed-bed solid-gas thermochemical reactors with various geometrical configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0255-2701(96)04172-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Sorption Chillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Satzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Alefeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHRAE Technical Data Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (1), pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced sorption chillers for gas cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Satzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Alefeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHRAE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Volume 102 (Issue 1), pp.Pages 1095-1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2 - Thermochemical Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Cold Storage 2: Thermochemical Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2024, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394312559.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de chaleur par procédé à sorption chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS, Encyclopédie des Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II - « Stockage Thermochimique » -, 2023, 978-1-78948-134-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal Process Conceptual Design Based on the Exergetic Analysis. New Couplings of Thermochemical Dipoles for Cold Production from Low Grade Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochemistry and Advances in Chemistry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Pub Inc, 2009, 978-1-60692-376-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar thermochemical processes for autonomous cooling production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy in Africa, national, regional and laocal energy mix-EAMix2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohamed 6 Polytechnique, May 2024, Ben Guerrir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0-D dynamic model of solid-gas sorption heat pump for waste heat recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Pubill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IIR International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International institite of Regrigeration, Aug 2023, Paris ( France), France. Paper 0612, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteurisation solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboud Moad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mancaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Aix-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization methodology of mass transfer within porous absorbers of solid-gas sorption heat pump.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Pubill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IIR International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Regfrigeration, Aug 2023, Paris ( France), France. paper 0614, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a membrane filtration process for water treatment using low temperature solar energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MATEC Web of Conferences, Oct 2023, Toulouse (France), France. pp.08003, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337908003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic optimization of a PV-driven thermo-hydraulic vapor-compression air conditione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Merzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Energies and Industrial process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIPE’22, May 2022, Algiers, Algeria, Algeria. paper 1069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage thermochimique, une solution innovante pour réduire l’empreinte carbone liée à la production du froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Le froid et la Transition énergétique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Froid, Oct 2022, PERPIGNAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potabilization of water with zero-liquid discharge using low temperature solar thermal energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERA-III : 2nd Summer School &amp; Doctoral Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alméria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des performances d’un procédé de potabilisation d’eau à zéro rejet à partir d’énergie solaire basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l 'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JNES 2021, Aug 2021, Odeillo – Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Thermochemical Storage System in a Rankine Cycle Driven by Concentrated Solar Power: a Conceptual Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TESA'20 (The International Conference on Thermal Energy, Systems and Application)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-driven thermo-hydraulic process for reverse osmosis desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hacheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, GUIMARÃES, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalement par Procédé thermo-hydraulique solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l 'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JNES 2017, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic-Driven Thermochemical Storage for Cooling Applications: Concept and Efficiency Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sorption Heat Pump Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHPC2017, Aug 2017, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compressor-driven thermochemical storage for cooling applications in tropical insular regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAE 2017, Aug 2017, Cardiff (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage thermique haute température par procédé thermochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdanay Kurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Congrès de la Société Française de Génie des Procédés - SFGP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar-driven hybrid absorption-thermochemical refrigeration systems: performance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IIR Gustav Lorentzen Natural Working Fluids Conference, Edinburgh, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Edimbourg (Ecosse), France. pp.407-414, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.gl.2016.1063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATERIAUX ET REACTEURS THERMOCHIMIQUES POUR LE STOCKAGE D'ENERGIE THERMIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdanay Kurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage Thermochimique pour centrales thermodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JNES 2016, Jun 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar thermo-hydraulic engine for combined heat, cold and electricity production for the residential sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Borgogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Int. Conf on Efficiency, Cost, Optimization, Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOS 2015, Jun 2015, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hybrid solar absorption / thermochemical refrigeration cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Coronas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Interantional Conference on Efficiency, Cost, Optimization, Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOS 2015, Jun 2015, Pau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep freezing thermochemical storage for refrigerated transport applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Pubill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Int. Conf on Efficiency, Cost, Optimization, Simulation, ECOS 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and experimental results of the new thermo-hydraulic CAPILI pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. Conf on Power and Energy Systems, ICPES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a solar hybrid absorption/thermochemical refrigerationsystem for a residential application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stitou Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronas Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Fitó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congreso Nacional de Ingeniería Termodinámica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cartagena (Spain), France. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31428/10317/9755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REACTEUR THERMOCHIMIQUE POUR STOCKAGE THERMIQUE : ANALYSE DU FONCTIONNEMENT LOCAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer in thermochemical solid/gas reactor for thermal storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHPC 2014 (International Sorption Heat Pump Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Washington DC, United States. pp.164-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity production by solar thermo-hydraulic engine for residential use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Borgogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Energy Challenges and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Aberdeen, Ecosse,, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental performances and optimization of a solid/gas thermochemical process for solar cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soprtion Heat Pump Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHPC 2014, Mar 2014, Washington DC, United States. paper 1060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOCHEMICAL SOLID/GAS PROCESS FOR LONG TERM STORAGE OF THERMAL ENERGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROTHERM, Jul 2013, Tarragona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical processes for the transportation of thermal energy over long distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal energy storage and transportation : materials, systems and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROTHERM, Nov 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Carnot-Based Heat Engine for OTEC Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Press CFP 1148N-PRT, Oct 2011, Shanghai, China. pp.453-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage thermochimique inter saisonnier : caractérisation des transferts de masse au sein d'un sel réactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mancaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2011 (SFT 2011): "Energie solaire et thermique" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Thermo-hydraulic Process for Efficient Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thermal and Environmental Issues in Energy Systems - Proc. ASME – ATI –UIT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2010, Sorrento (Italie), Italy. pp.387-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficient engine or heat pump based on thermal hydraulic conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOS2010, Jun 2010, Lausanne ( CH), Switzerland. paper 330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Operating Temperature of Solar Collectors at Maximal Exergy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOS 2010, Jun 2010, Lausanne ( CH), Switzerland. paper 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Thermal-Hydraulic Process for Solar Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems - ECOS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lausanne ( CH), Switzerland. paper 305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of Processes for the transportation of thermal energy over long distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOS, Jun 2010, Lausanne ( CH), Switzerland. paper 422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Thermo-hydraulic Process for Solar Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martins Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding ASME – ATI –UIT 2010 - International Conference on Thermal and Environmental Issues in Energy Systems,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, May 2010, Sorrento (Italie), Italy. pp.753-758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of a Solid/Gas Thermochemical Storage Process for Solar Air-Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECOS2010, Jun 2010, Lausanne ( CH), Switzerland. paper 284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental validation of an Ocean Thermal Energy Conversion system in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Sinama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Saint Denis, Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORASOL: a French research program for solar cooling process optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudehenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosun - 1st International Conference on Solar Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG-DISTANCE TRANSPORT OF THERMAL ENERGY USING SORPTION CYCLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Energy : Production, Distribution and Conservation - 2006 ASME ATI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW IDEAL PROCESS DESIGN BASED ON THE EXERGETIC ANALYSIS. COLD PRODUCTION USING RENEWABLE ENERGY HEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems - ECOS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Trondheim ( Norvège), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION DE PROCEDES IDEAUX BASES SUR L'ANALYSE EXERGETIQUE. NOUVEAUX CAS DE GESTION DE DIPOLES THERMOCHIMIQUES EN VUE DE LA PRODUCTION DE FROID A PARTIR DE CHALEUR BASSE TEMPERATURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme Colloque Franco-Roumain sur l'Energie, Environnement, Economie et Thermodynamique, COFRET 04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION DE L'ANALYSE EXERGETIQUE DANS LA CONCEPTION DE PROCEDES IDEAUX. CAS DE LA PRODUCTION DE FROID PAR TRANSFORMATION DE LA CHALEUR. EXEMPLES DE PROCEDE EXERGO-CHIMIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Colloque Inter Universitaire Franco-Quebécois, Thermiques des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New processes for heat transformation : exergetic analysis of cold production and heat upgrading with long distance transportation from a discontinuous heat source at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Canadian Chemical Engineering Conference, CSChE2003, PRES'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Hamilton, Ontario, Canada. pp.PRS8-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new realistic characteristics of real energy conversion processes: A contribution of finite size thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Canadian Chemical Engineering Conference - CSChE2003, PRES'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Hamilton, Ontario, Canada. pp.PRS8-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stockage de la Chaleur et du Froid - Vol II « Stockage Thermochimique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perier-Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Edition du CNRS - Encyclopédie des Sciences, pp.ISBN 978-1-78948-134-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DES PERFORMANCES D'UN PROCÉDÉ DE POTABILISATION D'EAU À PARTIR D'ÉNERGIE SOLAIRE THERMIQUE À BASSE TEMPÉRATURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Koninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mancaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNES 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Odeillo – Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-réseau isolé de cogénération intelligente d'électricité/froid en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Ferrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique SIRTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity production facility including heat storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US Patent 10,989,484. TFSE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2019048793 (A1) - Method for refrigerating an isothermal box to a target temperature and associated facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019048793A1. 2019, https://patentimages.storage.googleapis.com/61/2b/db/5b5f088d6e9e3b/WO2019048793A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2018095999 (A1) - System and method for purifying liquid by reverse osmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018095999A1. 2018, https://patentimages.storage.googleapis.com/53/f9/19/08981819688d09/WO2018095999A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2018115668 (A1) - Installation for generating electricity comprising heat storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018115668A1. 2018, https://patentimages.storage.googleapis.com/cf/e8/3c/8967b7a1f4d10b/WO2018115668A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2016091901 (A1) - Method for water purification by reverse osmosis and apparatus implementing such a method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016091901A1. 2016, https://patentimages.storage.googleapis.com/34/cb/9b/c08fbaf80fd4df/WO2016091901A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2016151017 (A1) - Solar device for autonomous production of cold by solid-gas absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016151017A1. 2016, https://patentimages.storage.googleapis.com/d0/f2/ce/c7b58358938d2a/WO2016151017A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2014053476 (A1) - System for ventilating and heating a building, with improved performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014053476A1. 2014, https://patentimages.storage.googleapis.com/c1/b0/59/a60b5abd244fce/WO2014053476A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent FR 2948447 (A1) - Liquid fluid i.e. hot water, drawing and discharging device for vertical electrical hot water cumulus, has tube whose diameter is lower than diameter of another tube so as to realize annular space communicating with orifice in body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2948447A1. 2011, https://patentimages.storage.googleapis.com/37/91/c9/ad969d96445cff/FR2948447A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2010109143 (A1) - Installation and method for the production of cold and/or heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010109143A1. 2010, https://patentimages.storage.googleapis.com/c0/d6/78/becfc47d49acd2/WO2010109143A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2009144402 (A2) - Plant for producing cold, heat and/or work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2009144402A2. 2009, https://patentimages.storage.googleapis.com/29/03/79/dbf7f94ab5b6ad/WO2009144402A2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2006048558 (A1) - Production of very low-temperature refrigeration in a thermochemical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2006048558A1. 2006, https://patentimages.storage.googleapis.com/1f/b6/e0/9096cc8cdfdae5/WO2006048558A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2006067302 (A2) - Producing cold by a thermochemical method for air-conditioning a building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2006067302A2. 2006, https://patentimages.storage.googleapis.com/27/4d/cd/40f0253e5e51b2/WO2006067302A2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2006048552 (A1) - Production of very low-temperature refrigeration in a thermochemical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2006048552A1. 2006, https://patentimages.storage.googleapis.com/fc/f7/63/45f000fbdcff27/WO2006048552A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2004040102 (A1) - Method and device for regenerating a particulate filter for exhaust line, and adapted particulate filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2004040102A1. 2004, https://patentimages.storage.googleapis.com/ed/6e/3b/96bc97ca3952a5/WO2004040102A1.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2004011860 (A2) - Method for producing cold and installation therefor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2004011860A2. 2004, https://patentimages.storage.googleapis.com/fd/74/e2/9977ed82abd85f/WO2004011860A2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2004039488 (A2) - Method for using a thermochemical transformer, and device comprising a chemical reactor and a thermochemical transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2004039488A2. 2004, https://patentimages.storage.googleapis.com/13/82/4e/be0ecc7ead04da/WO2004039488A2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de froid à très basse température par un dispositif thermochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Spinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2877426 et EP1809956 et WO2006048552. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2004011858 (A2) - Installation and method for producing cold by a reversible sorption system - 2004/02/05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2004011858A2. 2004, https://patentimages.storage.googleapis.com/4c/49/3a/2e290e061e1c1a/WO2004011858A2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent WO 2004085933 (A2) - Method and device for rapid and high- power cold production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2004085933A2. 2004, https://patentimages.storage.googleapis.com/34/c4/15/c9a96c162bd101/WO2004085933A2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet WO03029732 - INSTALLATION ET PROCEDE POUR LA PRODUCTION DE FROID OU DE CHALEUR PAR UN SYSTEME A SORPTION - 10/04/2003 - https://patentimages.storage.googleapis.com/4e/e3/74/e4796551357c7b/WO2003029732A1.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO03029732 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’hydrogène peut contribuer à l’autonomie énergétique des îles… en produisant du froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical sorption in the temperature-controlled containers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacimi Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindbeiter Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IIR International Conference on Sustainability and the Cold Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Refrigeration (IIR), 2020, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.iccc.2020.292607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic simulation of a PV driven hydraulic based vapour-compression heat pump.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merzaka Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Semmari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIR Rankine 2020 Conference - Advances in Cooling, Heating and Power Generation, http://dx.doi.org/10.18462/iir.rankine.2020.1154</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un procédé thermochimique de congélation solaire à partir de chaleur basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Pierrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Numéro 92 - 2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sorption cycles for heat and/or cold production adapted for long distance heat transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinner Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet Nathalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Mechanical Engineering Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advanced Energy Systems Division - AES SERIES VOL 42, pp.441-446, 2002, 978-0791836262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation, Conversion, Stockage, Transport de l'énergie thermique par procédés thermochimiques et thermo-hydrauliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpignan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00841655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Solar-cooling Technology for cooling-freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Stitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute of Refrigeration Newsletter, https://iifiir.org/en/news/new-solar-cooling-technology-for-cooling-freezing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11BC1E23"/>
+    <w:nsid w:val="5C75A965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stitou-driss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2390-5692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097478326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6317-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:driss.stitou@promes.cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:driss.stitou@univ-perp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Koninck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzaka Dahmani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Semmari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01430750.2025.2458748" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.130288" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Mahboub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01994" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perier-Muzet Maxime" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4743027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04700178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mancaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112841" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117521" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.112177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Samra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebbar Djallel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kherris Sahraoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5956498" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118713" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Idir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15020498" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zisopoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nesiadis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Atsonios" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikolopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102870" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101164" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12204015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacimi Abbes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindbeiter Francis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coronas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Cheikh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Zebbar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benchatti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210117" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.03.049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144344v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.08.098" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borgogno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.12.064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rood" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.139" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.06.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.479" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711169v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.10.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet Nathalie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2016.1063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01313852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijoee.4.1.32-36" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.11.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C28FT3D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.05.030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CG2ZP9J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.04.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLQPF47K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820757v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.09.029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.07.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SHXKCJ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711127v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.352" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudehenn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourdoukan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK784TH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00529515v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthiaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1578" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GM2H7J1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J724TMT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.01.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMVPSQB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817159v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.02.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7RMZPWX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817152v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685568v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.07.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVKJ3PJ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685663v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711072v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.08.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXN1QNMJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711063v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinner Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#305;&#776;l Sorin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.230119" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711066v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spinner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630590927363" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711015v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnissel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2003.08.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21G1CJBL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685613v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711001v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sorin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Spinner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00261-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53W327QF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Labidi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sorin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710928v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-7007(00)00076-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0X5HGZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spinner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satzger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziegler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(99)00053-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZR6B3JN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710924v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sorin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387600527824" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P0CZQV2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710907v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999355" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X40535C1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817261v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(96)04173-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F193C5QJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710901v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crozat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(96)04172-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L676GQ5H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Satzger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ziegler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Alefeld" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816737v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Pubill" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0612" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04815702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboud Moad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711253v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0614" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711269v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Merzaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816799v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03373852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894524v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331634v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hacheche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817016v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817004v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04828575v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Boulnois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdanay Kurt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816851v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190772v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauran Sylvain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hernandez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711163v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816930v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818210v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818179v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711147v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stitou Driss" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coronas Alberto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31428/10317/9755" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818244v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Borgogno" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734591v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818260v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190769v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818296v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Michel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505498v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818347v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818372v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818449v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818440v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818424v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818384v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Matthieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818396v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818429v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919560v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stitou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919731v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudehenn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amblard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818485v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Descamps" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818503v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818510v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818523v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sorin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818551v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818556v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711230v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312559.ch4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808789v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817041v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266870v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224875v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224874v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224870v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224864v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224865v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224860v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224858v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224856v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224853v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224845v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224842v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224848v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224831v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224833v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224837v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708991v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224825v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224839v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224776v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818952v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816882v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817112v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817081v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.292607" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685635v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817239v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841655v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818474v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stitou-driss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2390-5692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097478326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6317-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:driss.stitou@promes.cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:driss.stitou@univ-perp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzaka Dahmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khaldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Semmari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01430750.2025.2458748" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Koninck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04700178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mancaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112841" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.130288" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Mahboub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01994" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrigot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Ferrucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perier-Muzet Maxime" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortega Pascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4743027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ortega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.117521" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.112177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Samra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebbar Djallel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kherris Sahraoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5956498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.115931" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Idir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aym&#233;-Perrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15020498" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118713" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Zisopoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nesiadis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Atsonios" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nikolopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102870" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101164" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12204015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coronas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Cheikh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Zebbar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benchatti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.210117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacimi Abbes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindbeiter Francis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.08.098" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.03.049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borgogno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.12.064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rood" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.06.030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.03.139" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.12.479" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711169v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.10.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet Nathalie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2016.1063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01313852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijoee.4.1.32-36" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.352" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudehenn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourdoukan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK784TH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711121v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.11.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C28FT3D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711119v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.05.030" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CG2ZP9J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.04.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLQPF47K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820757v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.09.029" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711120v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.07.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SHXKCJ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00529515v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthiaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1578" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GM2H7J1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J724TMT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.07.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVKJ3PJ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685565v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.01.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMVPSQB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.02.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7RMZPWX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817162v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinner Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#305;&#776;l Sorin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.230119" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711072v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.08.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXN1QNMJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711066v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spinner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630590927363" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711015v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnissel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2003.08.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21G1CJBL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685613v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Labidi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711001v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sorin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Spinner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00261-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53W327QF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sorin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710928v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-7007(00)00076-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0X5HGZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sorin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spinner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387600527824" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P0CZQV2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710912v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satzger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziegler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-4311(99)00053-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZR6B3JN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710907v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999355" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X40535C1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817261v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(96)04173-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F193C5QJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710901v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crozat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(96)04172-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L676GQ5H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Satzger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ziegler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Alefeld" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711230v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312559.ch4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708785v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711261v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Pubill" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0612" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04815702v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboud Moad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711266v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0614" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711253v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711269v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Merzaka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816958v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03373852v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816799v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894524v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hacheche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816851v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817016v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817004v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04828575v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Boulnois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdanay Kurt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711163v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190772v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauran Sylvain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hernandez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816930v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818244v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Borgogno" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818189v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818210v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818179v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711147v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stitou Driss" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coronas Alberto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31428/10317/9755" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190769v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734591v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818260v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818275v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818296v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Michel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818310v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505498v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818372v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818440v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818424v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818449v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818396v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818384v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Matthieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818429v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919560v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stitou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919731v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudehenn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amblard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818485v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Descamps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818503v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818510v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818523v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sorin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818551v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817041v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818952v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816882v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266870v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224875v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224870v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224874v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224865v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224860v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224858v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224856v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224853v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224848v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224842v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224833v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224831v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224837v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708991v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224825v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224839v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224776v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817112v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817081v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.292607" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817097v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685635v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817239v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841655v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818474v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>