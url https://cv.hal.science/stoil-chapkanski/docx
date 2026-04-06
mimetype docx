--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,6649 +66,6783 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-to late-Holocene fluvial and coastal evolution in the Aceh River delta, Sumatra: effects of sea-level change, sediment supply, wave climate, tectonics and tsunamis</w:t>
+                <w:t xml:space="preserve">Low-cost automatic geochemical scanning of sediment cores using pXRF, XZ-axial translation stages, and the PyCoreX software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomy Afrizal</w:t>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ella Meilianda</w:t>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19, pp.100290. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 765, pp.110208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.qsa.2025.100290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2026.110208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356731v1</w:t>
+                <w:t xml:space="preserve">hal-05562610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of the greatest disaster in Balinese history: The 1815 Geger Bali multi-hazard event in Buleleng</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-to late-Holocene fluvial and coastal evolution in the Aceh River delta, Sumatra: effects of sea-level change, sediment supply, wave climate, tectonics and tsunamis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Faral</w:t>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gede Putu Eka Suryana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Tomy Afrizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109903⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.100290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qsa.2025.100290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368459v1</w:t>
+                <w:t xml:space="preserve">hal-05356731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution environnementale holocène dans l'estuaire de la Seine : Juliobona et la vallée du Bolbec/Commerce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
+                <w:t xml:space="preserve">Field evidence of the greatest disaster in Balinese history: The 1815 Geger Bali multi-hazard event in Buleleng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Faral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gede Putu Eka Suryana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Richard</w:t>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.109903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006004v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late glacial to Holocene fluvial dynamics in the Upper Rhine alluvial plain, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mubarak Abdulkarim</w:t>
+                <w:t xml:space="preserve">Évolution environnementale holocène dans l'estuaire de la Seine : Juliobona et la vallée du Bolbec/Commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Fülling</w:t>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rambeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Ertlen</w:t>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Actes du troisième colloque de l'APVSM, Paléontologie et Archéologie en Normandie, 14-15 octobre 2023, pp.177-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368524v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Late glacial to Holocene fluvial dynamics in the Upper Rhine alluvial plain, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Abdulkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Alexander Fülling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Graauw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 324, pp.108463. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, pp.109-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qua.2024.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372570v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et paléogéographie des paysages côtiers d’Orbetello (Toscane)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Leporati Persiano</w:t>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Archeologia on line</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.108463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04132201v1</w:t>
+                <w:t xml:space="preserve">hal-04372570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and evaluating colorimetric properties of samples from loess-paleosol sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Laag</w:t>
+                <w:t xml:space="preserve">Histoire et paléogéographie des paysages côtiers d’Orbetello (Toscane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Lagroix</w:t>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Marco Leporati Persiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Zeeden</w:t>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino di Archeologia on line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XIV (1), pp.163-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076280v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04132201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of landforms and buried sedimentary deposits during the growth of the Aceh River delta (Sumatra, Indonesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring and evaluating colorimetric properties of samples from loess-paleosol sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Siemon</w:t>
+                <w:t xml:space="preserve">Christian Zeeden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), pp.2139203. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.102159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445647.2022.2139203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889242v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activités en 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of landforms and buried sedimentary deposits during the growth of the Aceh River delta (Sumatra, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+                <w:t xml:space="preserve">Maureen Le Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Besnard</w:t>
+                <w:t xml:space="preserve">Annika Steuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Caroline Allard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernhard Siemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.2139203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2022.2139203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584680v1</w:t>
+                <w:t xml:space="preserve">hal-03889242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-sedimentary characteristics of Holocene paleochannels in the Upper Rhine alluvial plain, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fingerprinting sources of beach sands by grain-size, using mid-infrared spectroscopy (MIRS) and portable XRF. Implications for coastal recovery along a tsunami-struck delta coastline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haider Mahmood</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Obioha</w:t>
+                <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71 (2), pp.191-212. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.106639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egqsj-71-191-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779738v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting sources of beach sands by grain-size, using mid-infrared spectroscopy (MIRS) and portable XRF. Implications for coastal recovery along a tsunami-struck delta coastline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morpho-sedimentary characteristics of Holocene paleochannels in the Upper Rhine alluvial plain, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Abdulkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ella Meilianda</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazli Ismail</w:t>
+                <w:t xml:space="preserve">Haider Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Obioha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106639⟩</w:t>
+              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (2), pp.191-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egqsj-71-191-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783838v1</w:t>
+                <w:t xml:space="preserve">hal-03779738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of short-wave infraRed (SWIR) hyperspectral imaging using diffuse reflectance infrared Fourier transform spectroscopy (DRIFTS) to obtain continuous logging of mineral abundances along sediment cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activités en 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505951v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial and coastal landform changes in the Aceh River delta (Northern Sumatra) during the century leading to the 2004 Indian Ocean Tsunami</w:t>
+                <w:t xml:space="preserve">Calibration of short-wave infraRed (SWIR) hyperspectral imaging using diffuse reflectance infrared Fourier transform spectroscopy (DRIFTS) to obtain continuous logging of mineral abundances along sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ella Meilianda</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5292⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 428, pp.106062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2021.106062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472132v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopic investigations of the Northern Mole of Portus, the Ancient harbour of Rome. Insights for stratigraphy and provenance of raw materials for construction</w:t>
+                <w:t xml:space="preserve">Fluvial and coastal landform changes in the Aceh River delta (Northern Sumatra) during the century leading to the 2004 Indian Ocean Tsunami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean archaeology and archaeometry journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5057562⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (5), pp.1127-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337663v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Sea Level at Tyre During Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hany Kahwagi-Janho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.305-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des matériaux de construction bruts de Portus par la Spectroscopie Moyen InfraRouge (SMIR)</w:t>
+                <w:t xml:space="preserve">Infrared spectroscopic investigations of the Northern Mole of Portus, the Ancient harbour of Rome. Insights for stratigraphy and provenance of raw materials for construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+              <w:t xml:space="preserve">Mediterranean archaeology and archaeometry journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.3278⟩</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5057562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780972v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution late Holocene sedimentary cores record the long history of the city of Cádiz (south-western Spain)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+                <w:t xml:space="preserve">Analyses des matériaux de construction bruts de Portus par la Spectroscopie Moyen InfraRouge (SMIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Díaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salvador Domínguez-Bella</w:t>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Drilling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sd-27-35-2020⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.3278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733462v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Space Missions to Better Tsunami Science: Observations, Models and Warnings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution late Holocene sedimentary cores record the long history of the city of Cádiz (south-western Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hébert</w:t>
+                <w:t xml:space="preserve">José Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Occhipinti</w:t>
+                <w:t xml:space="preserve">Macarena Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schindelé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Pinel-Puysségur</w:t>
+                <w:t xml:space="preserve">Salvador Domínguez-Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-020-09616-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Drilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sd-27-35-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189851v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance discrimination of fine sediments by mid‐infrared spectroscopy: Calibration and application to fluvial palaeo‐environmental reconstruction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contributions of Space Missions to Better Tsunami Science: Observations, Models and Warnings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Occhipinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schindelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pinel-Puysségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12678⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (6), pp.1535-1581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-020-09616-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02401306v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardèche archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02538147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of rock-cut fish tanks evidence along the Tyre coast of Lebanon. Implication for ancient sea-level reconstruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Provenance discrimination of fine sediments by mid‐infrared spectroscopy: Calibration and application to fluvial palaeo‐environmental reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Fouache</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.1114-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02538104v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02401306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of the Cyprideis torosa (Jones, 1856) sieve pores from backscattered Electron Scanning Electron Microscopy images and development of morphometric tools for their shape identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 153, pp.101782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary results of rock-cut fish tanks evidence along the Tyre coast of Lebanon. Implication for ancient sea-level reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrono-stratigraphie de la vallée du Commerce (Estuaire de la Seine)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362125v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chrono-stratigraphie de la vallée du Commerce (Estuaire de la Seine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465955v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des accumulations sédimentaires en basse et moyenne vallée de la Seine : vers la quantification des apports latéraux à partir de l'identification des processus et des sources d'apports sédimentaires. Exemple du méandre d'Anneville-Ambourville (Seine-Maritime)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+                <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomy Afrizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des sciences de la Terre 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres de Nice 2025 : Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tatiana Theodoropoulou; Alexandra Bivolaru; Nicolas Naudinot, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356837v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nazli Ismail</w:t>
+                <w:t xml:space="preserve">Etude des accumulations sédimentaires en basse et moyenne vallée de la Seine : vers la quantification des apports latéraux à partir de l'identification des processus et des sources d'apports sédimentaires. Exemple du méandre d'Anneville-Ambourville (Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Nice 2025 : Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tatiana Theodoropoulou; Alexandra Bivolaru; Nicolas Naudinot, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Réunion des sciences de la Terre 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397413v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le méandre d'Anneville-Ambourville (SeineMaritime, France) : étude des sources des apports sédimentaires et des processus de dépôts pour appréhender la genèse, la mobilisation et les transferts sédimentaires dans la vallée de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et géoarchéologie en vallée de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes des Géomorphologues 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDEES Caen, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution holocène paléo-environnementale de la vallée du Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire (Q14) - Tous à l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReAAH, UMR 6566; AFEQ-CNF INQUA, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene palaeo-geographic evolution of the Aceh River delta, Northern Sumatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jedrzej Majewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire Q14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches en Archéologie, Archéosciences, Histoire (CReAAH, UMR 6566), Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephra identification and discrimination in loess-paleosol sequences integrating rock magnetism and mid-infrared spectrometry experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">France Lagroix</w:t>
+                <w:t xml:space="preserve">Portus (Italie) : Dernières avancées scientifiques pour l'étude des structures portuaires et des bassins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diana Jordanova</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les paysages portuaires: Espaces patrimoniaux, entre réel et imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan, Nov 2023, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04076200v1</w:t>
+                <w:t xml:space="preserve">hal-04280771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portus (Italie) : Dernières avancées scientifiques pour l'étude des structures portuaires et des bassins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
+                <w:t xml:space="preserve">Tephra identification and discrimination in loess-paleosol sequences integrating rock magnetism and mid-infrared spectrometry experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Guyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Jordanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysages portuaires: Espaces patrimoniaux, entre réel et imaginaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280771v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution environnementale dans l’estuaire de la Seine - La vallée de la Bolbec/Commerce au cours de l’Holocène : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque de l’APVSM "Paléontologie et Archéologie en Normandie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Villers-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie et dynamique côtière en Basse Vallée de Seine : Le cas de la vallée de la Bolbec/Commerce au cours de l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
+                <w:t xml:space="preserve">Millennial-timescale climate change over the last 800 kyrs evidenced by magnetic, colorimetric and ATR-FTIR data from the Suhia Kladenetz quarry loess-paleosol sequence (Pleven, Bulgaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Guyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Jordanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neli Jordanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q13 Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GeoMinKöln 2022 – the Annual Conference of the Deutsche Mineralogische Gesellschaft (DMG – The German Mineralogical Society) and the Deutsche Geologische Gesellschaft – Geologische Vereinigung (DGGV – The German Geological Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797515v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618264v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03787267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
+              <w:t xml:space="preserve">Q13 Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03787267v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-timescale climate change over the last 800 kyrs evidenced by magnetic, colorimetric and ATR-FTIR data from the Suhia Kladenetz quarry loess-paleosol sequence (Pleven, Bulgaria)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neli Jordanova</w:t>
+                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoMinKöln 2022 – the Annual Conference of the Deutsche Mineralogische Gesellschaft (DMG – The German Mineralogical Society) and the Deutsche Geologische Gesellschaft – Geologische Vereinigung (DGGV – The German Geological Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076238v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to optimize the study of Cyprideis torosa (Jones, 1850) sieve pores: Morphometric indices and automatic detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Ostracoda - “Back to life”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la SMIR pour le traçage de la provenance des matériaux de construction et des sédiments naturels en contexte archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du laboratoire Archéorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuovi dati e nuovo approccio sulla geomorfologia di Portus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settimo Seminario Ostiense (18-19 ottobre 2021) – Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03401091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance Determination of Paleochannel Infillings in the Alsatian Upper Rhine Floodplain Using Mid-Infrared Spectroscopy-Discriminant Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubarak Abdulkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, On line, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene Fluvial Dynamics in the Central Alsatian Upper Rhine Alluvial Plain, NE France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubarak Abdulkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Erteln</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the German Quaternary Association (DEUQUA) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03400891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial dynamics in the Upper Rhine Graben (NE France) for the past ca. 12'000 years - Input from palaeochannel dating and provenance studies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+                <w:t xml:space="preserve">Contributions to our understanding of Ports as Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Ertlen</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon issues by the PortusLimen Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189882v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Integrating geophysical and geoarchaeological surveys for the reconstruction of a Roman Port infrastructure: the Claudian Harbour at Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">New global perspectives on archaeological prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Sligo, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189886v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to our understanding of Ports as Infrastructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kristian Strutt</w:t>
+                <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie May Chan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon issues by the PortusLimen Project</w:t>
+              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189885v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating geophysical and geoarchaeological surveys for the reconstruction of a Roman Port infrastructure: the Claudian Harbour at Portus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kristian Strutt</w:t>
+                <w:t xml:space="preserve">Fluvial dynamics in the Upper Rhine Graben (NE France) for the past ca. 12'000 years - Input from palaeochannel dating and provenance studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New global perspectives on archaeological prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Sligo, Ireland</w:t>
+              <w:t xml:space="preserve">Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189896v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations géomorphologiques des villes côtières ou des paysages urbains : les cas d’Alexandrie, de Kition et de Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment comprendre les transformations des villes : Approches méthodologiques et études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02178345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie May Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuovi lavori sul Molo di Claudio e i Grandi Magazzini di Settimio Severo a Porto</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Geoarchaeological Research in the Northern Claudian Mole at Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie May Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinto seminario Ostiense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01883884v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological Research in the Northern Claudian Mole at Portus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Nuovi lavori sul Molo di Claudio e i Grandi Magazzini di Settimio Severo a Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Quinto seminario Ostiense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882762v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la provenance des sédiments fins par Spectroscopie Moyen Infrarouge (SMIR). Application à l'étude de la paléo-dynamique fluviale holocène ello-rhénane (France, Alsace)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Erteln</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q11 sur le Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6718,242 +6852,251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Evolution of a High-Altitude Peatland in the Eastern Mediterranean: The Case of the Troodos Peatlands (Cyprus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sampson Panajiotidis</w:t>
+                <w:t xml:space="preserve">Genèse, mobilisation et transferts sédimentaires dans le méandre d'Anneville-Ambourville (Seine-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANR HighPasm end-term meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GMPCA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France. Unpublished, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.29747.13607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364644v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posidonia versus shells, marine radiocarbon reservoir corrections for the Mediterranean sea. Geoarchaeological implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon 25 Conference, AGH University, Kraków</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kraków, Poland, Poland. Radiocarbon</w:t>
@@ -6976,1393 +7119,1384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse, mobilisation et transferts sédimentaires dans le méandre d'Anneville-Ambourville (Seine-Maritime, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+                <w:t xml:space="preserve">Holocene Evolution of a High-Altitude Peatland in the Eastern Mediterranean: The Case of the Troodos Peatlands (Cyprus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kupélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Adjizian Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areti Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampson Panajiotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ANR HighPasm end-term meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Nicosie (Chypre), Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076936v1</w:t>
+                <w:t xml:space="preserve">hal-05364644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Glacial to Holocene Stalagmite-Based Paleoclimate Record of Mountainous Environments in the Northern Levant: Insights from Qadisha Cave, Western Flank of Mount Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kupélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Amhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S4 - Summer School on Speleothem Science 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Ben Guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation des analyses physico-chimiques sur carottes pédo-sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliobona, chef-lieu de la civitas des Calètes bénéficie-t-elle d’un accès direct à la Seine ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lepert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA - XXVème colloque d'Archéométrie à Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044687v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Juliobona, chef-lieu de la civitas des Calètes bénéficie-t-elle d’un accès direct à la Seine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
+              <w:t xml:space="preserve">GMPCA - XXVème colloque d'Archéométrie à Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386988v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliobona : pour une géoarchéologie antique - Trajectoire environnementale holocène d’une vallée anthropisée affluente de la basse Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective urbaine InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering high energy wave-induced sediment deposits using spectroscopic technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jedrzej Majewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Sieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Horton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union for Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, Italy. Unpublished, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.32133.52962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental evolution of small tributary valleys in the Lower Seine Valley : the case of Commerce Valley during Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researcher in Archeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tübingen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Lagoon Connement Stage (LCS) using ostracods and Mid-infrared Spectroscopy (MiRS). Approach to compare the spatio-temporal evolution of Mediterranean lagoons under a temperate climate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q12 Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagoon Connement Stages (LCS) and temporal trajectory of the Ostia Antica lagoon (Tiber Delta, Italy). Geoarchaeological approach using ostracods, Mid-Infrared Spectroscopy (MiRS) and the Paleoenvironmental Age-Depth Model (PADM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Infrared spectroscopic analysis of fine alluvial sediments. Insights for provenance determination of palaeochannel infills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Erteln</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Union for Quaternary Research, INQUA Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8372,518 +8506,602 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in Geoarchaeological Research, Methodologies and Applications in Harbour Maritime Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie May Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Riddick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Preiser-Kapeller, Johannes; Kolias, Taxiarchis G.; Daim, Falko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seasides of Byzantium: Harbours and Anchorages of a Mediterranean Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Band 21, Propylaeum, pp.109-129, 2022, Byzanz zwischen Orient und Okzident, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/propylaeum.910.c12051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03616455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Management of the Upper Rhine River and Its Alluvial Plain: Lessons from Interdisciplinary Research in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Matthias Wantzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hamman Ph., Vuilleumier S., Sustainability Research in the Upper Rhine Region : Concepts and case studies, Etudes Alsaciennes et Rhénanes, Presses Universitaires de Strasbourg, p. 201-226</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographie et photogrammétrie subaquatique des viviers antiques à Tyr (Liban). Retour d’expérience et reconstitution du niveau marin à la période romaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/14z76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La « signature » diagénétique des calcarénites littorales de Malia : décryptage géochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Müller Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/129b2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05534201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Spectroscopie Infrarouge révèle l’origine des sédiments de la plaine de Jalès (Berrias, Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Le Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/bd0o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8893,383 +9111,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon Charpenay</w:t>
+                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caux Seine agglo. 2025, 275 p</w:t>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985277v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
+              <w:t xml:space="preserve">Caux Seine agglo. 2025, 275 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928063v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Azzaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9279,114 +9497,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution géomorphologique holocène du delta du fleuve Aceh (Sumatra, Indonésie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Paris 1 - Panthéon La Sorbonne, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05368370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9533,51 +9751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Abdulkarim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2024.22" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Allard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mahmood" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Obioha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-71-191-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3278" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12678" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3262" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189891v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03401091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Silvestri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Erteln" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strutt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pomar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178345v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425027v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882762v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Christodoulou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampson Panajiotidis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraeten" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Amhaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044687v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32133.52962" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428921v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen de Jong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Matthias Wantzen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368389v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14z76" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189855v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd0o" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05368370v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Abdulkarim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2024.22" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mahmood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Obioha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-71-191-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Allard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3278" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401306v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12678" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3262" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03401091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Silvestri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Erteln" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strutt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pomar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882762v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883884v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189888v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364644v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Christodoulou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampson Panajiotidis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364732v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraeten" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Amhaz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276842v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32133.52962" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428921v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen de Jong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Matthias Wantzen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368389v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14z76" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/129b2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd0o" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05368370v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>