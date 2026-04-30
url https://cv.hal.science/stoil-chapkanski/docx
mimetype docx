--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -30,87 +30,112 @@
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stoil Chapkanski </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Géomorphologue et Sédimentologue spécialisé dans la provenance de sédiments/matériaux et la reconstitution des environnements fluviaux et côtiers par la cartographie géomorphologique et l'analyse chrono-stratigraphiques des archives sédimentaires à travers des indicateurs granulométriques, colorimétriques, géochimiques, minéralogiques et moléculaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2869 +259,3003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-to late-Holocene fluvial and coastal evolution in the Aceh River delta, Sumatra: effects of sea-level change, sediment supply, wave climate, tectonics and tsunamis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene History of the Lower Seine Estuary and the Commerce Valley Tributary (Normandy, France): A Palaeoenvironmental Framework for the Roman Landscape of Juliobona (Lillebonne) and Implication for Port Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomy Afrizal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ella Meilianda</w:t>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.qsa.2025.100290⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (2), pp.e70048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.70048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356731v1</w:t>
+                <w:t xml:space="preserve">hal-05591511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence of the greatest disaster in Balinese history: The 1815 Geger Bali multi-hazard event in Buleleng</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-to late-Holocene fluvial and coastal evolution in the Aceh River delta, Sumatra: effects of sea-level change, sediment supply, wave climate, tectonics and tsunamis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Faral</w:t>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gede Putu Eka Suryana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Tomy Afrizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 486, pp.109903. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.100290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.qsa.2025.100290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368459v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution environnementale holocène dans l'estuaire de la Seine : Juliobona et la vallée du Bolbec/Commerce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Mairaville</w:t>
+                <w:t xml:space="preserve">Field evidence of the greatest disaster in Balinese history: The 1815 Geger Bali multi-hazard event in Buleleng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Faral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gede Putu Eka Suryana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Richard</w:t>
+                <w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.109903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006004v1</w:t>
+                <w:t xml:space="preserve">hal-05368459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late glacial to Holocene fluvial dynamics in the Upper Rhine alluvial plain, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mubarak Abdulkarim</w:t>
+                <w:t xml:space="preserve">Évolution environnementale holocène dans l'estuaire de la Seine : Juliobona et la vallée du Bolbec/Commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Ertlen</w:t>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Actes du troisième colloque de l'APVSM, Paléontologie et Archéologie en Normandie, 14-15 octobre 2023, pp.177-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368524v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Late glacial to Holocene fluvial dynamics in the Upper Rhine alluvial plain, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Abdulkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Fülling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, pp.109-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2024.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372570v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et paléogéographie des paysages côtiers d’Orbetello (Toscane)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele Bertini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Archeologia on line</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.108463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04132201v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and evaluating colorimetric properties of samples from loess-paleosol sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire et paléogéographie des paysages côtiers d’Orbetello (Toscane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laag</w:t>
+                <w:t xml:space="preserve">Marco Leporati Persiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Lagroix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Zeeden</w:t>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino di Archeologia on line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XIV (1), pp.163-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076280v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04132201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of landforms and buried sedimentary deposits during the growth of the Aceh River delta (Sumatra, Indonesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring and evaluating colorimetric properties of samples from loess-paleosol sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Le Doaré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Siemon</w:t>
+                <w:t xml:space="preserve">Christian Zeeden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445647.2022.2139203⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.102159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889242v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting sources of beach sands by grain-size, using mid-infrared spectroscopy (MIRS) and portable XRF. Implications for coastal recovery along a tsunami-struck delta coastline</w:t>
+                <w:t xml:space="preserve">Distribution of landforms and buried sedimentary deposits during the growth of the Aceh River delta (Sumatra, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Le Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ella Meilianda</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Steuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazli Ismail</w:t>
+                <w:t xml:space="preserve">Bernhard Siemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 219, pp.106639. </w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.2139203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2022.2139203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783838v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-sedimentary characteristics of Holocene paleochannels in the Upper Rhine alluvial plain, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mubarak Abdulkarim</w:t>
+                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activités en 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779738v1</w:t>
+                <w:t xml:space="preserve">hal-03584680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne CNRS d’Archéorient à Jalès, activités en 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fingerprinting sources of beach sands by grain-size, using mid-infrared spectroscopy (MIRS) and portable XRF. Implications for coastal recovery along a tsunami-struck delta coastline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nazli Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.106639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584680v1</w:t>
+                <w:t xml:space="preserve">hal-03783838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of short-wave infraRed (SWIR) hyperspectral imaging using diffuse reflectance infrared Fourier transform spectroscopy (DRIFTS) to obtain continuous logging of mineral abundances along sediment cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morpho-sedimentary characteristics of Holocene paleochannels in the Upper Rhine alluvial plain, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Abdulkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Jacq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Edward Obioha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2021.106062⟩</w:t>
+              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (2), pp.191-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egqsj-71-191-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505951v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial and coastal landform changes in the Aceh River delta (Northern Sumatra) during the century leading to the 2004 Indian Ocean Tsunami</w:t>
+                <w:t xml:space="preserve">Calibration of short-wave infraRed (SWIR) hyperspectral imaging using diffuse reflectance infrared Fourier transform spectroscopy (DRIFTS) to obtain continuous logging of mineral abundances along sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tricot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ella Meilianda</w:t>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (5), pp.1127-1146. </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 428, pp.106062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.5292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2021.106062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472132v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Sea Level at Tyre During Antiquity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fluvial and coastal landform changes in the Aceh River delta (Northern Sumatra) during the century leading to the 2004 Indian Ocean Tsunami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hany Kahwagi-Janho</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (5), pp.1127-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242036v1</w:t>
+                <w:t xml:space="preserve">hal-03472132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectroscopic investigations of the Northern Mole of Portus, the Ancient harbour of Rome. Insights for stratigraphy and provenance of raw materials for construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean archaeology and archaeometry journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5057562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des matériaux de construction bruts de Portus par la Spectroscopie Moyen InfraRouge (SMIR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Sea Level at Tyre During Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany Kahwagi-Janho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.305-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780972v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution late Holocene sedimentary cores record the long history of the city of Cádiz (south-western Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses des matériaux de construction bruts de Portus par la Spectroscopie Moyen InfraRouge (SMIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Salvador Domínguez-Bella</w:t>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Drilling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sd-27-35-2020⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.3278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733462v1</w:t>
+                <w:t xml:space="preserve">hal-03780972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Space Missions to Better Tsunami Science: Observations, Models and Warnings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution late Holocene sedimentary cores record the long history of the city of Cádiz (south-western Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hébert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Pinel-Puysségur</w:t>
+                <w:t xml:space="preserve">Salvador Domínguez-Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-020-09616-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Drilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sd-27-35-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189851v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+                <w:t xml:space="preserve">Contributions of Space Missions to Better Tsunami Science: Observations, Models and Warnings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Occhipinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schindelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barge</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Pinel-Puysségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (6), pp.1535-1581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-020-09616-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02538147v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance discrimination of fine sediments by mid‐infrared spectroscopy: Calibration and application to fluvial palaeo‐environmental reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (2), pp.1114-1134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02401306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of the Cyprideis torosa (Jones, 1856) sieve pores from backscattered Electron Scanning Electron Microscopy images and development of morphometric tools for their shape identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carbonel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324923v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic detection of the Cyprideis torosa (Jones, 1856) sieve pores from backscattered Electron Scanning Electron Microscopy images and development of morphometric tools for their shape identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153, pp.101782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of rock-cut fish tanks evidence along the Tyre coast of Lebanon. Implication for ancient sea-level reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02538104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3106,3743 +3265,3743 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+                <w:t xml:space="preserve">Chrono-stratigraphie de la vallée du Commerce (Estuaire de la Seine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cavero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lepert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465955v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrono-stratigraphie de la vallée du Commerce (Estuaire de la Seine)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lepert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362125v1</w:t>
+                <w:t xml:space="preserve">hal-05465955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomy Afrizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Nice 2025 : Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tatiana Theodoropoulou; Alexandra Bivolaru; Nicolas Naudinot, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des accumulations sédimentaires en basse et moyenne vallée de la Seine : vers la quantification des apports latéraux à partir de l'identification des processus et des sources d'apports sédimentaires. Exemple du méandre d'Anneville-Ambourville (Seine-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des sciences de la Terre 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le méandre d'Anneville-Ambourville (SeineMaritime, France) : étude des sources des apports sédimentaires et des processus de dépôts pour appréhender la genèse, la mobilisation et les transferts sédimentaires dans la vallée de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et géoarchéologie en vallée de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes des Géomorphologues 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDEES Caen, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution holocène paléo-environnementale de la vallée du Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire (Q14) - Tous à l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReAAH, UMR 6566; AFEQ-CNF INQUA, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene palaeo-geographic evolution of the Aceh River delta, Northern Sumatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jedrzej Majewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire Q14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches en Archéologie, Archéosciences, Histoire (CReAAH, UMR 6566), Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portus (Italie) : Dernières avancées scientifiques pour l'étude des structures portuaires et des bassins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paysages portuaires: Espaces patrimoniaux, entre réel et imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Perpignan, Nov 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tephra identification and discrimination in loess-paleosol sequences integrating rock magnetism and mid-infrared spectrometry experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Guyodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Jordanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copernicus, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution environnementale dans l’estuaire de la Seine - La vallée de la Bolbec/Commerce au cours de l’Holocène : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque de l’APVSM "Paléontologie et Archéologie en Normandie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Villers-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie et dynamique côtière en Basse Vallée de Seine : Le cas de la vallée de la Bolbec/Commerce au cours de l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-timescale climate change over the last 800 kyrs evidenced by magnetic, colorimetric and ATR-FTIR data from the Suhia Kladenetz quarry loess-paleosol sequence (Pleven, Bulgaria)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Lagroix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Neli Jordanova</w:t>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoMinKöln 2022 – the Annual Conference of the Deutsche Mineralogische Gesellschaft (DMG – The German Mineralogical Society) and the Deutsche Geologische Gesellschaft – Geologische Vereinigung (DGGV – The German Geological Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Q13 Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076238v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
+              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03787267v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q13 Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797515v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03787267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ella Meilianda</w:t>
+                <w:t xml:space="preserve">Millennial-timescale climate change over the last 800 kyrs evidenced by magnetic, colorimetric and ATR-FTIR data from the Suhia Kladenetz quarry loess-paleosol sequence (Pleven, Bulgaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Guyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Jordanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neli Jordanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GeoMinKöln 2022 – the Annual Conference of the Deutsche Mineralogische Gesellschaft (DMG – The German Mineralogical Society) and the Deutsche Geologische Gesellschaft – Geologische Vereinigung (DGGV – The German Geological Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618264v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to optimize the study of Cyprideis torosa (Jones, 1850) sieve pores: Morphometric indices and automatic detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Ostracoda - “Back to life”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la SMIR pour le traçage de la provenance des matériaux de construction et des sédiments naturels en contexte archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du laboratoire Archéorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuovi dati e nuovo approccio sulla geomorfologia di Portus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settimo Seminario Ostiense (18-19 ottobre 2021) – Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03401091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance Determination of Paleochannel Infillings in the Alsatian Upper Rhine Floodplain Using Mid-Infrared Spectroscopy-Discriminant Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubarak Abdulkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, On line, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene Fluvial Dynamics in the Central Alsatian Upper Rhine Alluvial Plain, NE France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubarak Abdulkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Erteln</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the German Quaternary Association (DEUQUA) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03400891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to our understanding of Ports as Infrastructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kristian Strutt</w:t>
+                <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie May Chan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon issues by the PortusLimen Project</w:t>
+              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189885v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating geophysical and geoarchaeological surveys for the reconstruction of a Roman Port infrastructure: the Claudian Harbour at Portus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kristian Strutt</w:t>
+                <w:t xml:space="preserve">Fluvial dynamics in the Upper Rhine Graben (NE France) for the past ca. 12'000 years - Input from palaeochannel dating and provenance studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New global perspectives on archaeological prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Sligo, Ireland</w:t>
+              <w:t xml:space="preserve">Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189896v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Contributions to our understanding of Ports as Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
+              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon issues by the PortusLimen Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189886v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial dynamics in the Upper Rhine Graben (NE France) for the past ca. 12'000 years - Input from palaeochannel dating and provenance studies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+                <w:t xml:space="preserve">Integrating geophysical and geoarchaeological surveys for the reconstruction of a Roman Port infrastructure: the Claudian Harbour at Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">New global perspectives on archaeological prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Sligo, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189882v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations géomorphologiques des villes côtières ou des paysages urbains : les cas d’Alexandrie, de Kition et de Tyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment comprendre les transformations des villes : Approches méthodologiques et études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02178345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie May Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological Research in the Northern Claudian Mole at Portus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Nuovi lavori sul Molo di Claudio e i Grandi Magazzini di Settimio Severo a Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Quinto seminario Ostiense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882762v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuovi lavori sul Molo di Claudio e i Grandi Magazzini di Settimio Severo a Porto</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Geoarchaeological Research in the Northern Claudian Mole at Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie May Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinto seminario Ostiense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01883884v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la provenance des sédiments fins par Spectroscopie Moyen Infrarouge (SMIR). Application à l'étude de la paléo-dynamique fluviale holocène ello-rhénane (France, Alsace)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Erteln</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q11 sur le Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6852,560 +7011,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse, mobilisation et transferts sédimentaires dans le méandre d'Anneville-Ambourville (Seine-Maritime, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+                <w:t xml:space="preserve">Holocene Evolution of a High-Altitude Peatland in the Eastern Mediterranean: The Case of the Troodos Peatlands (Cyprus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kupélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Adjizian Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areti Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampson Panajiotidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ANR HighPasm end-term meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Nicosie (Chypre), Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076936v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posidonia versus shells, marine radiocarbon reservoir corrections for the Mediterranean sea. Geoarchaeological implications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+                <w:t xml:space="preserve">Genèse, mobilisation et transferts sédimentaires dans le méandre d'Anneville-Ambourville (Seine-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon 25 Conference, AGH University, Kraków</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GMPCA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France. Unpublished, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.29747.13607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466162v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Evolution of a High-Altitude Peatland in the Eastern Mediterranean: The Case of the Troodos Peatlands (Cyprus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sampson Panajiotidis</w:t>
+                <w:t xml:space="preserve">Posidonia versus shells, marine radiocarbon reservoir corrections for the Mediterranean sea. Geoarchaeological implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANR HighPasm end-term meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Nicosie (Chypre), Cyprus</w:t>
+              <w:t xml:space="preserve">Radiocarbon 25 Conference, AGH University, Kraków</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kraków, Poland, Poland. Radiocarbon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364644v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Glacial to Holocene Stalagmite-Based Paleoclimate Record of Mountainous Environments in the Northern Levant: Insights from Qadisha Cave, Western Flank of Mount Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kupélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Amhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S4 - Summer School on Speleothem Science 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Ben Guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation des analyses physico-chimiques sur carottes pédo-sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7464,1039 +7623,1039 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliobona, chef-lieu de la civitas des Calètes bénéficie-t-elle d’un accès direct à la Seine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
+              <w:t xml:space="preserve">GMPCA - XXVème colloque d'Archéométrie à Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386988v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliobona, chef-lieu de la civitas des Calètes bénéficie-t-elle d’un accès direct à la Seine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lepert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA - XXVème colloque d'Archéométrie à Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044687v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliobona : pour une géoarchéologie antique - Trajectoire environnementale holocène d’une vallée anthropisée affluente de la basse Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective urbaine InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering high energy wave-induced sediment deposits using spectroscopic technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jedrzej Majewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Sieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Horton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union for Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, Italy. Unpublished, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.32133.52962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental evolution of small tributary valleys in the Lower Seine Valley : the case of Commerce Valley during Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researcher in Archeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tübingen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Lagoon Connement Stage (LCS) using ostracods and Mid-infrared Spectroscopy (MiRS). Approach to compare the spatio-temporal evolution of Mediterranean lagoons under a temperate climate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q12 Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagoon Connement Stages (LCS) and temporal trajectory of the Ostia Antica lagoon (Tiber Delta, Italy). Geoarchaeological approach using ostracods, Mid-Infrared Spectroscopy (MiRS) and the Paleoenvironmental Age-Depth Model (PADM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Infrared spectroscopic analysis of fine alluvial sediments. Insights for provenance determination of palaeochannel infills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Erteln</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Union for Quaternary Research, INQUA Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8506,292 +8665,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in Geoarchaeological Research, Methodologies and Applications in Harbour Maritime Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie May Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Riddick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Preiser-Kapeller, Johannes; Kolias, Taxiarchis G.; Daim, Falko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seasides of Byzantium: Harbours and Anchorages of a Mediterranean Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Band 21, Propylaeum, pp.109-129, 2022, Byzanz zwischen Orient und Okzident, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/propylaeum.910.c12051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03616455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Management of the Upper Rhine River and Its Alluvial Plain: Lessons from Interdisciplinary Research in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Matthias Wantzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hamman Ph., Vuilleumier S., Sustainability Research in the Upper Rhine Region : Concepts and case studies, Etudes Alsaciennes et Rhénanes, Presses Universitaires de Strasbourg, p. 201-226</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8801,307 +8960,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographie et photogrammétrie subaquatique des viviers antiques à Tyr (Liban). Retour d’expérience et reconstitution du niveau marin à la période romaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/14z76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « signature » diagénétique des calcarénites littorales de Malia : décryptage géochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Müller Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/129b2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Spectroscopie Infrarouge révèle l’origine des sédiments de la plaine de Jalès (Berrias, Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Le Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/bd0o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9111,383 +9270,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2025, 275 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Baudoin</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04928063v1</w:t>
+                <w:t xml:space="preserve">hal-04985277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Chaize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Astrid Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Charpenay</w:t>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caux Seine agglo. 2025, 275 p</w:t>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985277v1</w:t>
+                <w:t xml:space="preserve">hal-04928063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Azzaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9497,114 +9656,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution géomorphologique holocène du delta du fleuve Aceh (Sumatra, Indonésie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Paris 1 - Panthéon La Sorbonne, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05368370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9751,51 +9910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Abdulkarim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2024.22" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102159" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mahmood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Obioha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-71-191-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Allard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3278" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401306v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12678" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3262" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03401091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Silvestri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Erteln" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strutt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pomar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882762v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883884v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189888v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364644v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Christodoulou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampson Panajiotidis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364732v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraeten" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Amhaz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276842v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32133.52962" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428921v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen de Jong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Matthias Wantzen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368389v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14z76" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/129b2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd0o" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05368370v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Abdulkarim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2024.22" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mahmood" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Obioha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-71-191-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12678" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3262" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076238v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03401091v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Silvestri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Erteln" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189885v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strutt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pomar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883884v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882762v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364644v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Christodoulou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampson Panajiotidis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraeten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Amhaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32133.52962" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189889v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428921v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen de Jong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Matthias Wantzen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368389v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14z76" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534201v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/129b2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd0o" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05368370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>