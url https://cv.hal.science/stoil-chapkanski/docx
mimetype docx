--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2091,282 +2091,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopic investigations of the Northern Mole of Portus, the Ancient harbour of Rome. Insights for stratigraphy and provenance of raw materials for construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Sea Level at Tyre During Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany Kahwagi-Janho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean archaeology and archaeometry journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.305-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337663v1</w:t>
+                <w:t xml:space="preserve">hal-04242036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Sea Level at Tyre During Antiquity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared spectroscopic investigations of the Northern Mole of Portus, the Ancient harbour of Rome. Insights for stratigraphy and provenance of raw materials for construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean archaeology and archaeometry journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5057562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242036v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses des matériaux de construction bruts de Portus par la Spectroscopie Moyen InfraRouge (SMIR)</w:t>
               </w:r>
@@ -2378,77 +2378,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2748,265 +2748,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance discrimination of fine sediments by mid‐infrared spectroscopy: Calibration and application to fluvial palaeo‐environmental reconstruction</w:t>
+                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02401306v1</w:t>
+                <w:t xml:space="preserve">halshs-02538147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
+                <w:t xml:space="preserve">Provenance discrimination of fine sediments by mid‐infrared spectroscopy: Calibration and application to fluvial palaeo‐environmental reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.1114-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538147v1</w:t>
+                <w:t xml:space="preserve">halshs-02401306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of the Cyprideis torosa (Jones, 1856) sieve pores from backscattered Electron Scanning Electron Microscopy images and development of morphometric tools for their shape identification</w:t>
               </w:r>
@@ -3273,273 +3273,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrono-stratigraphie de la vallée du Commerce (Estuaire de la Seine)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lepert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362125v1</w:t>
+                <w:t xml:space="preserve">hal-05465955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+                <w:t xml:space="preserve">Chrono-stratigraphie de la vallée du Commerce (Estuaire de la Seine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cavero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lepert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465955v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
               </w:r>
@@ -3913,51 +3913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et géoarchéologie en vallée de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,286 +4265,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portus (Italie) : Dernières avancées scientifiques pour l'étude des structures portuaires et des bassins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Tephra identification and discrimination in loess-paleosol sequences integrating rock magnetism and mid-infrared spectrometry experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
+                <w:t xml:space="preserve">Yohan Guyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+                <w:t xml:space="preserve">Diana Jordanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysages portuaires: Espaces patrimoniaux, entre réel et imaginaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280771v1</w:t>
+                <w:t xml:space="preserve">hal-04076200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephra identification and discrimination in loess-paleosol sequences integrating rock magnetism and mid-infrared spectrometry experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">France Lagroix</w:t>
+                <w:t xml:space="preserve">Portus (Italie) : Dernières avancées scientifiques pour l'étude des structures portuaires et des bassins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diana Jordanova</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les paysages portuaires: Espaces patrimoniaux, entre réel et imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan, Nov 2023, Perpignan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076200v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
               </w:r>
@@ -4908,523 +4908,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q13 Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797515v1</w:t>
+                <w:t xml:space="preserve">halshs-03787267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ella Meilianda</w:t>
+                <w:t xml:space="preserve">Millennial-timescale climate change over the last 800 kyrs evidenced by magnetic, colorimetric and ATR-FTIR data from the Suhia Kladenetz quarry loess-paleosol sequence (Pleven, Bulgaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Guyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Jordanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neli Jordanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GeoMinKöln 2022 – the Annual Conference of the Deutsche Mineralogische Gesellschaft (DMG – The German Mineralogical Society) and the Deutsche Geologische Gesellschaft – Geologische Vereinigung (DGGV – The German Geological Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618264v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
+              <w:t xml:space="preserve">Q13 Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03787267v1</w:t>
+                <w:t xml:space="preserve">hal-03797515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-timescale climate change over the last 800 kyrs evidenced by magnetic, colorimetric and ATR-FTIR data from the Suhia Kladenetz quarry loess-paleosol sequence (Pleven, Bulgaria)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neli Jordanova</w:t>
+                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoMinKöln 2022 – the Annual Conference of the Deutsche Mineralogische Gesellschaft (DMG – The German Mineralogical Society) and the Deutsche Geologische Gesellschaft – Geologische Vereinigung (DGGV – The German Geological Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076238v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to optimize the study of Cyprideis torosa (Jones, 1850) sieve pores: Morphometric indices and automatic detection</w:t>
               </w:r>
@@ -5598,277 +5598,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuovi dati e nuovo approccio sulla geomorfologia di Portus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Provenance Determination of Paleochannel Infillings in the Alsatian Upper Rhine Floodplain Using Mid-Infrared Spectroscopy-Discriminant Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Abdulkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Silvestri</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settimo Seminario Ostiense (18-19 ottobre 2021) – Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">The EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On line, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03401091v1</w:t>
+                <w:t xml:space="preserve">hal-03216369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance Determination of Paleochannel Infillings in the Alsatian Upper Rhine Floodplain Using Mid-Infrared Spectroscopy-Discriminant Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mubarak Abdulkarim</w:t>
+                <w:t xml:space="preserve">Nuovi dati e nuovo approccio sulla geomorfologia di Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, On line, Austria</w:t>
+              <w:t xml:space="preserve">Settimo Seminario Ostiense (18-19 ottobre 2021) – Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216369v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03401091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene Fluvial Dynamics in the Central Alsatian Upper Rhine Alluvial Plain, NE France</w:t>
               </w:r>
@@ -5973,497 +5973,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03400891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Contributions to our understanding of Ports as Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
+              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon issues by the PortusLimen Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03189886v1</w:t>
+                <w:t xml:space="preserve">halshs-03189885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial dynamics in the Upper Rhine Graben (NE France) for the past ca. 12'000 years - Input from palaeochannel dating and provenance studies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+                <w:t xml:space="preserve">Integrating geophysical and geoarchaeological surveys for the reconstruction of a Roman Port infrastructure: the Claudian Harbour at Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Keay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">New global perspectives on archaeological prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Sligo, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03189882v1</w:t>
+                <w:t xml:space="preserve">halshs-03189896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to our understanding of Ports as Infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephen Kay</w:t>
+                <w:t xml:space="preserve">Fluvial dynamics in the Upper Rhine Graben (NE France) for the past ca. 12'000 years - Input from palaeochannel dating and provenance studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Strutt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlo Rosa</w:t>
+                <w:t xml:space="preserve">Jérôme Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon issues by the PortusLimen Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03189885v1</w:t>
+                <w:t xml:space="preserve">halshs-03189882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating geophysical and geoarchaeological surveys for the reconstruction of a Roman Port infrastructure: the Claudian Harbour at Portus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Kay</w:t>
+                <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Pomar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Winnie May Chan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New global perspectives on archaeological prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Sligo, Ireland</w:t>
+              <w:t xml:space="preserve">Roman Ports in Time and Space: Reflections upon Issues raised by the PortusLimen Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03189896v1</w:t>
+                <w:t xml:space="preserve">halshs-03189886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations géomorphologiques des villes côtières ou des paysages urbains : les cas d’Alexandrie, de Kition et de Tyr</w:t>
               </w:r>
@@ -6557,51 +6557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geographical Context of Ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie May Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6633,273 +6633,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02425027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuovi lavori sul Molo di Claudio e i Grandi Magazzini di Settimio Severo a Porto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarchaeological Research in the Northern Claudian Mole at Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie May Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinto seminario Ostiense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01883884v1</w:t>
+                <w:t xml:space="preserve">halshs-01882762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological Research in the Northern Claudian Mole at Portus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuovi lavori sul Molo di Claudio e i Grandi Magazzini di Settimio Severo a Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Keay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winnie May Chan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristian Strutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuslimen: Rome’s Mediterranean Ports (RoMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Quinto seminario Ostiense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882762v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la provenance des sédiments fins par Spectroscopie Moyen Infrarouge (SMIR). Application à l'étude de la paléo-dynamique fluviale holocène ello-rhénane (France, Alsace)</w:t>
               </w:r>
@@ -7284,90 +7284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posidonia versus shells, marine radiocarbon reservoir corrections for the Mediterranean sea. Geoarchaeological implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7653,273 +7653,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliobona, chef-lieu de la civitas des Calètes bénéficie-t-elle d’un accès direct à la Seine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lepert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA - XXVème colloque d'Archéométrie à Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044687v1</w:t>
+                <w:t xml:space="preserve">hal-05386988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Juliobona, chef-lieu de la civitas des Calètes bénéficie-t-elle d’un accès direct à la Seine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lagane</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
+              <w:t xml:space="preserve">GMPCA - XXVème colloque d'Archéométrie à Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386988v1</w:t>
+                <w:t xml:space="preserve">hal-05044687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliobona : pour une géoarchéologie antique - Trajectoire environnementale holocène d’une vallée anthropisée affluente de la basse Seine</w:t>
               </w:r>
@@ -8341,51 +8341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q12 Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
@@ -8466,51 +8466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
@@ -8692,51 +8692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in Geoarchaeological Research, Methodologies and Applications in Harbour Maritime Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie May Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9168,51 +9168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Le Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9244,409 +9244,527 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2025. Rapport d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Chaize</w:t>
+                <w:t xml:space="preserve">Cécile Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Arseneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caux Seine agglo. 2025, 275 p</w:t>
+              <w:t xml:space="preserve">Caux Seine agglo. 2026, pp.541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985277v1</w:t>
+                <w:t xml:space="preserve">hal-05620242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+                <w:t xml:space="preserve">Brian Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Baudoin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Manon Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
+              <w:t xml:space="preserve">Caux Seine agglo. 2025, 275 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928063v1</w:t>
+                <w:t xml:space="preserve">hal-04985277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Azzaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9656,114 +9774,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution géomorphologique holocène du delta du fleuve Aceh (Sumatra, Indonésie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Paris 1 - Panthéon La Sorbonne, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05368370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId234"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9910,51 +10028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Abdulkarim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2024.22" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mahmood" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Obioha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-71-191-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12678" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3262" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076238v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03401091v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Silvestri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Erteln" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189885v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strutt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pomar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883884v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882762v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364644v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Christodoulou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampson Panajiotidis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraeten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Amhaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32133.52962" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189889v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428921v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen de Jong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Matthias Wantzen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368389v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14z76" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534201v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/129b2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd0o" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05368370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gede Putu Eka Suryana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109903" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Abdulkarim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2024.22" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laag" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zeeden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mahmood" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Obioha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-71-191-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tricot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5292" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12678" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3262" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03401091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Silvestri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Erteln" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189885v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strutt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189896v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pomar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882762v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Sebastiani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364644v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kup&#233;lian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Christodoulou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampson Panajiotidis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraeten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Amhaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sieh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32133.52962" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189889v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428921v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen de Jong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Matthias Wantzen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368389v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14z76" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534201v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/129b2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd0o" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arseneault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05368370v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>