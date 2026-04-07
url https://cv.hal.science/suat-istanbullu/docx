--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -386,226 +386,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agency through conversational alignment in transnational families: shaping family language policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paysages linguistiques au Cambodge : réglementation, description et utilité pour l'enseignement du khmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitha Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vutha Um</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dara NON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Social Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.99-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696872v1</w:t>
+                <w:t xml:space="preserve">hal-04797411v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages linguistiques au Cambodge : réglementation, description et utilité pour l'enseignement du khmer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agency through conversational alignment in transnational families: shaping family language policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dara NON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SN Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (166), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43545-024-00965-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797411v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The language policy of trilingual transnational families living between Antioch, Paris and Berlin</w:t>
               </w:r>
@@ -1408,51 +1408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingualism, maintenance or shift among migrant Arabic-Turkish speaking familie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOLM (Heritage Home Language Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1490,51 +1490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingualism, maintenance or shift among migrant Arabic-Turkish speaking families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Network Conference: Social and Affective Factors in Home Language Maintenance and Development (HOLM) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for General Linguistics (ZAS) - Berlin, Feb 2016, BERLIN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1559,51 +1559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des généalogies, biographies langagières et pratiques langagières familiales sur trois générations : des outils pour l’analyse des politiques linguistiques familiales et des choix individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1641,51 +1641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des généalogies, biographies langagières et pratiques langagières familiales sur trois générations : des outils pour l’analyse des politiques linguistiques familiales et des choix individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1861,51 +1861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language transmission among Arabic-Turkish migrant families in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2025,51 +2025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language transmission among Arabo-Turkish migrant families in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Conference on the Sociolinguistics of Immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organization: Department of Foreign Languages and Literatures and Modern Cultures of the University of Turin (Italy), Sep 2014, Rapallo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2506,51 +2506,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a voice in academia when one’s experience is contrary to what one has learned. Intertwined personal narratives about social justice and meritocracy ideologies in a color-blind context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2745,51 +2745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de langues minoritaires dans la migration : le cas de communautés arabo-turcophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 8202 SEDYL; CNRS; IRD; INALCO. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2824,51 +2824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de langues minoritaires dans la migration : le cas de communautés arabo-turcophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 8202 SEDYL; CNRS; IRD. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3233,51 +3233,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFB80F30"/>
+    <w:nsid w:val="CAAE153D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3381,51 +3381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B5DD441"/>
+    <w:nsid w:val="C41B74DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3615,51 +3615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suat-istanbullu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8601-0514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/arabic.2024.0023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43545-024-00965-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797411v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Seng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vutha Um" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara NON" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlin ) Paris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718938v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/titel_6378.ahtml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvrnfqvw.16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01726026v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCF018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Yuen Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suat-istanbullu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8601-0514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/arabic.2024.0023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797411v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Seng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vutha Um" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara NON" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43545-024-00965-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlin ) Paris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718938v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/titel_6378.ahtml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvrnfqvw.16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01726026v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCF018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Yuen Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>