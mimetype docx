--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -308,334 +308,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing ideologies about Arabic in Turkey and the consequences in Antioch</w:t>
+                <w:t xml:space="preserve">Les paysages linguistiques au Cambodge : réglementation, description et utilité pour l'enseignement du khmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sitha Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vutha Um</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dara NON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arabic Sociolinguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.99-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539604v1</w:t>
+                <w:t xml:space="preserve">hal-04797411v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages linguistiques au Cambodge : réglementation, description et utilité pour l'enseignement du khmer</w:t>
+                <w:t xml:space="preserve">Agency through conversational alignment in transnational families: shaping family language policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitha Seng</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dara NON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SN Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (166), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43545-024-00965-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797411v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agency through conversational alignment in transnational families: shaping family language policy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Changing ideologies about Arabic in Turkey and the consequences in Antioch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (166), </w:t>
+              <w:t xml:space="preserve">Journal of Arabic Sociolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), pp.75-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43545-024-00965-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3366/arabic.2024.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696872v1</w:t>
+                <w:t xml:space="preserve">hal-04539604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The language policy of trilingual transnational families living between Antioch, Paris and Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.459-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -692,51 +692,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance during intergenerational language practices in transnational families (Turkey, France, Germany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: Family language policy and resistance during language practices of transnational families</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Suat Istanbullu, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -761,51 +761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational language practices in multilingual transnational families (Antioch, Paris, Berlin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly talk series CHaS!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Humanities and Social Sciences, Jul 2022, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -824,195 +824,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing intergenerational language practices in multilingual transnational families</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Resistance during intergenerational language practices in transnational families (Turkey, France, Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Family Language Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Shahzaman Haque, Inalco, Paris, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Virtual, 4th International Conference on the Sociolinguistics of Immigration, Language, Power and Resistance in Relation to Migratory Contexts of (Im)mobilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online due to Covid, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518457v1</w:t>
+                <w:t xml:space="preserve">hal-03518454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance during intergenerational language practices in transnational families (Turkey, France, Germany)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyzing intergenerational language practices in multilingual transnational families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual, 4th International Conference on the Sociolinguistics of Immigration, Language, Power and Resistance in Relation to Migratory Contexts of (Im)mobilization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online due to Covid, Italy</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Family Language Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shahzaman Haque, Inalco, Paris, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518454v1</w:t>
+                <w:t xml:space="preserve">hal-03518457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les pratiques langagières de familiales transnationales plurilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact linguistique: pratiques langagières dans des familles transnationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Fédérale de Santa Catarina, Nov 2019, Santa Catarina, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1031,208 +1031,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agency through language practices in transnational and multilingual families</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Translanguaging dans les interactions intergénérationnelles de familles transnationales (Antioche, Paris, Berlin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berlin ) Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Sociolinguistics of Immigration. Practices, Identities, Ideologies, Narratives and Politics of (Im)mobility in Migratory Contexts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Turin, Sep 2018, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">Colloque international Translanguaging : Opportunités et défis dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Ottawa, May 2018, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437086v1</w:t>
+                <w:t xml:space="preserve">hal-02437127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Translanguaging dans les interactions intergénérationnelles de familles transnationales (Antioche, Paris, Berlin »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Agency through language practices in transnational and multilingual families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Berlin ) Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Translanguaging : Opportunités et défis dans un monde globalisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Ottawa, May 2018, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">3rd International Conference on the Sociolinguistics of Immigration. Practices, Identities, Ideologies, Narratives and Politics of (Im)mobility in Migratory Contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Turin, Sep 2018, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437127v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turkish spoken in transnational families (Antioch, Paris, Berlin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth International Congress of Turkology. Turks and Turkic Peoples Among Others - Others Among Turks and Turkic Peoples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Varsovie, Sep 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1257,51 +1257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le turc parlé dans des familles transnationales (Antioche, Paris, Berlin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turquie et monde turcophone en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1326,51 +1326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Family language practices and intergenerational communication among transnational trilingual families »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique linguistique familiale / Pratiques langagières familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SeDyL &amp; MultiLing Oslo, Sep 2017, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1395,64 +1395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingualism, maintenance or shift among migrant Arabic-Turkish speaking familie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOLM (Heritage Home Language Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1477,64 +1477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingualism, maintenance or shift among migrant Arabic-Turkish speaking families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Network Conference: Social and Affective Factors in Home Language Maintenance and Development (HOLM) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for General Linguistics (ZAS) - Berlin, Feb 2016, BERLIN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1559,64 +1559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des généalogies, biographies langagières et pratiques langagières familiales sur trois générations : des outils pour l’analyse des politiques linguistiques familiales et des choix individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international « Politiques linguistiques familiales et processus de transmissions intergénérationnelles en contexte migratoire : questionnements méthodologiques et notionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de l’Ouest, Angers, May 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1641,64 +1641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des généalogies, biographies langagières et pratiques langagières familiales sur trois générations : des outils pour l’analyse des politiques linguistiques familiales et des choix individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Politiques linguistiques familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1723,51 +1723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The question of nativeness in transnational Antiochian Arabic-Turkish-French speaking migrant families in Paris area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Native imaginaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SeDyL &amp; Stockholm University, Mar 2015, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1792,51 +1792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nativeness in transnational Antiochian multilingual familie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sociolinguistics of Globalization: (De)centring and (de)standardization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, HONG-KONG, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1861,64 +1861,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language transmission among Arabic-Turkish migrant families in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Conference on the Sociolinguistics of Immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rapallo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1943,51 +1943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational language transmission among Arabic-Turkish speaking families in Antioch (Turkey) and in Paris area, (France): The influence of language policies of Turkey and France on family language practices and ideologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From a Cradle of Civilization to a Globalizing Transit Region: Migration and Cross-Border Identities in South-Eastern Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swedish Research Institute, Instanbul, Dec 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2012,64 +2012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language transmission among Arabo-Turkish migrant families in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Conference on the Sociolinguistics of Immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organization: Department of Foreign Languages and Literatures and Modern Cultures of the University of Turin (Italy), Sep 2014, Rapallo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2094,51 +2094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission et pratique des langues d’origine, le cas de familles arabo-turcophones en région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contacts de langues : mobilités, frontières et urbanisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CELIA (CNRS, IRD, INALCO), Université de Brasilia, Oct 2013, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2189,51 +2189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Schimke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AMLaP Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Schimke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CUNY conference on human sentence processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Stanford, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2405,51 +2405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th AMLaP Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2506,64 +2506,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a voice in academia when one’s experience is contrary to what one has learned. Intertwined personal narratives about social justice and meritocracy ideologies in a color-blind context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sangeeta Bagga-Gupta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of Decolonizing the Educational and Language Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Palgrave, pp.613-636, 2025, The Palgrave Handbooks</w:t>
@@ -2605,51 +2605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multilayered and Data-Driven Method for Exploring Arabic in Multilingual Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Werner Arnold; Maciej Klimiuk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabic Dialectology: Methodology and Field Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -2732,64 +2732,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de langues minoritaires dans la migration : le cas de communautés arabo-turcophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 8202 SEDYL; CNRS; IRD; INALCO. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2811,64 +2811,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de langues minoritaires dans la migration : le cas de communautés arabo-turcophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 8202 SEDYL; CNRS; IRD. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2922,51 +2922,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques langagières intergénérationnelles : le cas de familles transnationales plurilingues (Antioche, Île-de-France, Berlin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017USPCF018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3025,51 +3025,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing intergenerational language practices in multilingual transnational families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suat Istanbullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3233,51 +3233,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAAE153D"/>
+    <w:nsid w:val="5855CE17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3381,51 +3381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C41B74DE"/>
+    <w:nsid w:val="8F7057F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3615,51 +3615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suat-istanbullu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8601-0514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/arabic.2024.0023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797411v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Seng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vutha Um" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara NON" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43545-024-00965-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518457v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlin ) Paris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718938v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/titel_6378.ahtml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvrnfqvw.16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01726026v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCF018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Yuen Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suat-istanbullu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8601-0514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797411v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Seng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vutha Um" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara NON" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43545-024-00965-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/arabic.2024.0023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518457v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlin ) Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718938v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/titel_6378.ahtml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvrnfqvw.16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01726026v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCF018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Yuen Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>