--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1370,272 +1370,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectral method for solving heat and moisture transfer through consolidated porous media</w:t>
+                <w:t xml:space="preserve">An innovative method to determine optimum insulation thickness based on non-uniform adaptive moving grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 117 (11), pp.1143-1170. </w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.5994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40430-019-1670-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023462v1</w:t>
+                <w:t xml:space="preserve">hal-02045015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving nonlinear diffusive problems in buildings by means of a Spectral Reduced-Order Model</w:t>
+                <w:t xml:space="preserve">A spectral method for solving heat and moisture transfer through consolidated porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.17-36. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117 (11), pp.1143-1170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2018.1458905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.5994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513304v2</w:t>
+                <w:t xml:space="preserve">hal-02023462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method to determine optimum insulation thickness based on non-uniform adaptive moving grid</w:t>
+                <w:t xml:space="preserve">Solving nonlinear diffusive problems in buildings by means of a Spectral Reduced-Order Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
@@ -1653,340 +1653,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 41, pp.173. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.17-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40430-019-1670-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2018.1458905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045015v1</w:t>
+                <w:t xml:space="preserve">hal-01513304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the solution of coupled heat and moisture transport in porous material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved explicit scheme for whole-building hygrothermal simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelen Gasparin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (3), pp.665-702. </w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.465-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-017-0980-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12273-017-0419-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770386v2</w:t>
+                <w:t xml:space="preserve">hal-01495737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive simulation of nonlinear heat and moisture transfer as a boundary value problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the solution of coupled heat and moisture transport in porous material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 133, pp.120-139. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (3), pp.665-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-017-0980-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021293v1</w:t>
+                <w:t xml:space="preserve">hal-01770386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable explicit schemes for simulation of nonlinear moisture transfer in porous materials</w:t>
+                <w:t xml:space="preserve">An adaptive simulation of nonlinear heat and moisture transfer as a boundary value problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
@@ -2004,106 +2004,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (2), pp.129-144. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.120-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2017.1298669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404578v4</w:t>
+                <w:t xml:space="preserve">hal-02021293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced reduced-order models for moisture diffusion in porous media</w:t>
+                <w:t xml:space="preserve">Stable explicit schemes for simulation of nonlinear moisture transfer in porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
@@ -2121,106 +2121,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 124 (3), pp.965-994. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.129-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-018-1106-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2017.1298669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522319v2</w:t>
+                <w:t xml:space="preserve">hal-01404578v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved explicit scheme for whole-building hygrothermal simulation</w:t>
+                <w:t xml:space="preserve">Advanced reduced-order models for moisture diffusion in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
@@ -2238,82 +2238,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (3), pp.465-481. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (3), pp.965-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12273-017-0419-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-018-1106-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495737v2</w:t>
+                <w:t xml:space="preserve">hal-01522319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate numerical simulation of moisture front in porous material</w:t>
               </w:r>
@@ -2935,51 +2935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Gasparin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pacheco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Orlande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660099v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Karashbayeva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Ucinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Metayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kadoch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03825232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2022.2126527" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo d'Alessandro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Monte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123666" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297881v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2023.2241176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1836936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0555-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5994" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513304v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1458905" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-019-1670-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770386v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0980-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404578v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1298669" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522319v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1106-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495737v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0419-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419018v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.03.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Kanama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02946569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAM077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Gasparin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pacheco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helcio Orlande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660099v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Karashbayeva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Ucinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03077533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Metayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kadoch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03825232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2022.2126527" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo d'Alessandro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Monte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123666" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297881v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2023.2241176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1836936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0555-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-019-1670-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5994" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513304v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1458905" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495737v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0419-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770386v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0980-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404578v4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1298669" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522319v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1106-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419018v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.03.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Kanama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02946569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAM077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>