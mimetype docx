--- v0 (2026-03-28)
+++ v1 (2026-05-12)
@@ -1265,269 +1265,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et impression 3D de gels d'alginate et de pectine</w:t>
+                <w:t xml:space="preserve">Extraction de pectine par l'action combinée du broyage et de solvants eutectiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine-Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suênia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR CNRS-INRAE DUMBIO session de printemps 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Régionales Grand Sud-Ouest sur le Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111653v1</w:t>
+                <w:t xml:space="preserve">hal-05111638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de pectine par l'action combinée du broyage et de solvants eutectiques</w:t>
+                <w:t xml:space="preserve">Formulation et impression 3D de gels d'alginate et de pectine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine-Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suênia de Paiva Lacerda</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Régionales Grand Sud-Ouest sur le Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">GDR CNRS-INRAE DUMBIO session de printemps 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111638v1</w:t>
+                <w:t xml:space="preserve">hal-05111653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES-milling combined extraction process targeting pectin from citrus peels and apple pomace.</w:t>
               </w:r>
@@ -1861,377 +1861,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of additives on hot-melt coating process and product performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tin Huynh</w:t>
+                <w:t xml:space="preserve">Solubility and Dissolution Kinetics Enhancement of a Hydrophobic Drug Using Dry Milling Mechanochemical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dandignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - XVIIIème édition de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-AgroParisTech, CIRAD, Université de Clermont-Auvergne GEPEA-CNRS, INP-ENSIACET – LGC/CNRS CEREGE, TIMR,LRGP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ESCC 2022 - European Symposium on Comminution and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070938v1</w:t>
+                <w:t xml:space="preserve">hal-04990093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility and Dissolution Kinetics Enhancement of a Hydrophobic Drug Using Dry Milling Mechanochemical Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Dandignac</w:t>
+                <w:t xml:space="preserve">Impact of additives on hot-melt coating process and product performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Galet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlla Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCC 2022 - European Symposium on Comminution and Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - XVIIIème édition de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-AgroParisTech, CIRAD, Université de Clermont-Auvergne GEPEA-CNRS, INP-ENSIACET – LGC/CNRS CEREGE, TIMR,LRGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990093v1</w:t>
+                <w:t xml:space="preserve">hal-05070938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Non-Traditional Hot-Melt Coating of Particles: Manufacturability, Stability and Impact on Biopharmaceutical Properties</w:t>
+                <w:t xml:space="preserve">Excipients lipidiques et technologie d’enrobage sans solvant impact fonctionnel et biopharmaceutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëla Choimet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galenus Workshop 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Galenus Foundation, Sep 2022, GRAZ, Austria</w:t>
+              <w:t xml:space="preserve">Les Zooms de la SFGP- Ingénierie de procédés pour la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, May 2022, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070867v1</w:t>
+                <w:t xml:space="preserve">hal-05070891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nifedipine dissolution rate improvement using supercritical carbon dioxide RESS and SAS process</w:t>
               </w:r>
@@ -2711,148 +2711,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excipients lipidiques et technologie d’enrobage sans solvant impact fonctionnel et biopharmaceutique</w:t>
+                <w:t xml:space="preserve">Development of Non-Traditional Hot-Melt Coating of Particles: Manufacturability, Stability and Impact on Biopharmaceutical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëla Choimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beyssac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëla Choimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Inês Ré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Zooms de la SFGP- Ingénierie de procédés pour la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, May 2022, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">Galenus Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galenus Foundation, Sep 2022, GRAZ, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070891v1</w:t>
+                <w:t xml:space="preserve">hal-05070867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de procédés assistés par CO2 supercritique pour le développement de solides auto-émulsionnables (S-SEDDS)</w:t>
               </w:r>
@@ -3938,277 +3938,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubilité de la nifédipine dans du CO2 supercritique: mesures expérimentales et modélisations</w:t>
+                <w:t xml:space="preserve">Amélioration de la cinétique de dissolution de la nifédipine cristallisée par procédé anti-solvant de CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - XVIIIème édition de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CRISTAL 10 - 10ième édition des colloques « Cristal »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070928v1</w:t>
+                <w:t xml:space="preserve">hal-05067955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la cinétique de dissolution de la nifédipine cristallisée par procédé anti-solvant de CO2 supercritique</w:t>
+                <w:t xml:space="preserve">Solubilité de la nifédipine dans du CO2 supercritique: mesures expérimentales et modélisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suenia de Paiva Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 10 - 10ième édition des colloques « Cristal »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - XVIIIème édition de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067955v1</w:t>
+                <w:t xml:space="preserve">hal-05070928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dry ball milling process on curcumin crystals and its impact on physico-chemical and biopharmaceutical properties</w:t>
               </w:r>
@@ -4574,51 +4574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05527138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trung-Tin Huynh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Boniatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2026.108157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04425713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2024.2306802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04111875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Dos Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03875943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03770363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dandignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2022.2121408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-6632.20160334s20150340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hoffart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639045.2015.1020812" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. P. Cerize" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2494.2010.00626.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDC73825526B1D54D3CE2594A08F701B67D2BC6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine-Assor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leluc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Huynh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04990093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Choimet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05017793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Haurie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067955v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04226829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia De Paiva Lacerda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05527138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trung-Tin Huynh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Boniatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2026.108157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04425713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suenia de Paiva Lacerda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beyssac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-In&#234;s R&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2024.2306802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04111875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Dos Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03875943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03770363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dandignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2022.2121408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-6632.20160334s20150340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hoffart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639045.2015.1020812" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. P. Cerize" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2494.2010.00626.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDC73825526B1D54D3CE2594A08F701B67D2BC6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine-Assor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leluc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Huynh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Faget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04990093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Choimet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05017793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Haurie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05067955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04226829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su&#234;nia De Paiva Lacerda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>