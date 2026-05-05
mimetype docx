--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -484,178 +484,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, Recognition, and Participation: The Paradigm for the Human Right to a Sustainable Environment and Eco-justice in Mahasweta Devi’s Eco-critical Writing</w:t>
+                <w:t xml:space="preserve">Transmitting Dissent, Dismantling the Mask and Unveiling the Face in Arundhati Roy’s Fiction and Non-Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Rights and Social Work</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Postcolonial Cultures : Studies and Essays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.104-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004764v1</w:t>
+                <w:t xml:space="preserve">hal-05004780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitting Dissent, Dismantling the Mask and Unveiling the Face in Arundhati Roy’s Fiction and Non-Fiction</w:t>
+                <w:t xml:space="preserve">Distribution, Recognition, and Participation: The Paradigm for the Human Right to a Sustainable Environment and Eco-justice in Mahasweta Devi’s Eco-critical Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postcolonial Cultures : Studies and Essays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Rights and Social Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41134-024-00321-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05004780v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Solastalgic Reading of the Bhopal Gas Tragedy in Indra Sinha’s Animal’s People</w:t>
               </w:r>
@@ -708,252 +708,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Ethical and Eco-friendly Communities in Amitav Ghosh’s The Glass Palace</w:t>
+                <w:t xml:space="preserve">Archives of Unfair Trade in Amitav Ghosh's Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNOSI: An Interdisciplinary Journal of Human Theory and Praxis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academia Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20935/AL1185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866187v1</w:t>
+                <w:t xml:space="preserve">hal-03915795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Configurations and Reconfigurations in Salman Rushdie’s The Enchantress of Florence</w:t>
+                <w:t xml:space="preserve">Creating Ethical and Eco-friendly Communities in Amitav Ghosh’s The Glass Palace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academia Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GNOSI: An Interdisciplinary Journal of Human Theory and Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue: Environmental Ethics, 4 (1), pp.64-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20935/AL2519⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03915792v1</w:t>
+                <w:t xml:space="preserve">hal-03866187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives of Unfair Trade in Amitav Ghosh's Fiction</w:t>
+                <w:t xml:space="preserve">Classical Configurations and Reconfigurations in Salman Rushdie’s The Enchantress of Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academia Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20935/AL1185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20935/AL2519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915795v1</w:t>
+                <w:t xml:space="preserve">hal-03915792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poetry is the sound of the human animal' -A Conversation with Suniti Namjoshi</w:t>
               </w:r>
@@ -1084,165 +1084,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaphors of Fine Arts in Amitav Ghosh's Dancing in Cambodia, At Large in Burma</w:t>
+                <w:t xml:space="preserve">A Descent down the Ladder of Time in Anita Desai's The Zigzag Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Essays and Trials, 32, pp.77 -86</w:t>
+              <w:t xml:space="preserve">, 2009, South Asian Fiction/Anita Desai, 31 (2), pp.143 -152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916809v1</w:t>
+                <w:t xml:space="preserve">hal-03916811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Descent down the Ladder of Time in Anita Desai's The Zigzag Way</w:t>
+                <w:t xml:space="preserve">Metaphors of Fine Arts in Amitav Ghosh's Dancing in Cambodia, At Large in Burma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, South Asian Fiction/Anita Desai, 31 (2), pp.143 -152</w:t>
+              <w:t xml:space="preserve">, 2009, Essays and Trials, 32, pp.77 -86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916811v1</w:t>
+                <w:t xml:space="preserve">hal-03916809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celluloid Dreams in Shashi Tharoor's Show Business</w:t>
               </w:r>
@@ -2497,165 +2497,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovines rencontres dans The Conversations of Cow de Suniti Namjoshi</w:t>
+                <w:t xml:space="preserve">Reconfiguring History through Hybrid Stories in Salman Rushdie's Shalimar the Clown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Croisés dans la Mondialisation : Les représentations de l'altérité après la colonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.101-109, 2009, 978-2-296-09121-4</w:t>
+              <w:t xml:space="preserve">History/Stories of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Macmillan, pp.132-142, 2009, History/Stories of India, 023-063-709-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916782v1</w:t>
+                <w:t xml:space="preserve">hal-03916789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguring History through Hybrid Stories in Salman Rushdie's Shalimar the Clown</w:t>
+                <w:t xml:space="preserve">Bovines rencontres dans The Conversations of Cow de Suniti Namjoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History/Stories of India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Macmillan, pp.132-142, 2009, History/Stories of India, 023-063-709-4</w:t>
+              <w:t xml:space="preserve">Regards Croisés dans la Mondialisation : Les représentations de l'altérité après la colonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.101-109, 2009, 978-2-296-09121-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916789v1</w:t>
+                <w:t xml:space="preserve">hal-03916782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-imagined Chaos and Order in Salman Rushdie's The Ground beneath Her Feet</w:t>
               </w:r>
@@ -3252,51 +3252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEF06C75"/>
+    <w:nsid w:val="AD284AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3483,51 +3483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suhasini-vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004764v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41134-024-00321-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004780v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03866187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915792v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL1185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/h7020059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gadbin-George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Beplate" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Armelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03911999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03912033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03911353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03912140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03912028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03916822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suhasini-vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004780v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41134-024-00321-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL1185" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03866187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/h7020059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gadbin-George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Beplate" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Armelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03911999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03912033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03911353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03912140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03912028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03916822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>