--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -484,178 +484,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitting Dissent, Dismantling the Mask and Unveiling the Face in Arundhati Roy’s Fiction and Non-Fiction</w:t>
+                <w:t xml:space="preserve">Distribution, Recognition, and Participation: The Paradigm for the Human Right to a Sustainable Environment and Eco-justice in Mahasweta Devi’s Eco-critical Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postcolonial Cultures : Studies and Essays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Rights and Social Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41134-024-00321-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004780v1</w:t>
+                <w:t xml:space="preserve">hal-05004764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, Recognition, and Participation: The Paradigm for the Human Right to a Sustainable Environment and Eco-justice in Mahasweta Devi’s Eco-critical Writing</w:t>
+                <w:t xml:space="preserve">Transmitting Dissent, Dismantling the Mask and Unveiling the Face in Arundhati Roy’s Fiction and Non-Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Rights and Social Work</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Postcolonial Cultures : Studies and Essays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.104-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41134-024-00321-3⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05004764v1</w:t>
+                <w:t xml:space="preserve">hal-05004780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Solastalgic Reading of the Bhopal Gas Tragedy in Indra Sinha’s Animal’s People</w:t>
               </w:r>
@@ -708,252 +708,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives of Unfair Trade in Amitav Ghosh's Fiction</w:t>
+                <w:t xml:space="preserve">Creating Ethical and Eco-friendly Communities in Amitav Ghosh’s The Glass Palace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academia Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GNOSI: An Interdisciplinary Journal of Human Theory and Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue: Environmental Ethics, 4 (1), pp.64-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915795v1</w:t>
+                <w:t xml:space="preserve">hal-03866187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Ethical and Eco-friendly Communities in Amitav Ghosh’s The Glass Palace</w:t>
+                <w:t xml:space="preserve">Classical Configurations and Reconfigurations in Salman Rushdie’s The Enchantress of Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNOSI: An Interdisciplinary Journal of Human Theory and Praxis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academia Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20935/AL2519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866187v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Configurations and Reconfigurations in Salman Rushdie’s The Enchantress of Florence</w:t>
+                <w:t xml:space="preserve">Archives of Unfair Trade in Amitav Ghosh's Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academia Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20935/AL2519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20935/AL1185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915792v1</w:t>
+                <w:t xml:space="preserve">hal-03915795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poetry is the sound of the human animal' -A Conversation with Suniti Namjoshi</w:t>
               </w:r>
@@ -1084,165 +1084,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Descent down the Ladder of Time in Anita Desai's The Zigzag Way</w:t>
+                <w:t xml:space="preserve">Metaphors of Fine Arts in Amitav Ghosh's Dancing in Cambodia, At Large in Burma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, South Asian Fiction/Anita Desai, 31 (2), pp.143 -152</w:t>
+              <w:t xml:space="preserve">, 2009, Essays and Trials, 32, pp.77 -86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916811v1</w:t>
+                <w:t xml:space="preserve">hal-03916809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaphors of Fine Arts in Amitav Ghosh's Dancing in Cambodia, At Large in Burma</w:t>
+                <w:t xml:space="preserve">A Descent down the Ladder of Time in Anita Desai's The Zigzag Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Essays and Trials, 32, pp.77 -86</w:t>
+              <w:t xml:space="preserve">, 2009, South Asian Fiction/Anita Desai, 31 (2), pp.143 -152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916809v1</w:t>
+                <w:t xml:space="preserve">hal-03916811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celluloid Dreams in Shashi Tharoor's Show Business</w:t>
               </w:r>
@@ -2497,165 +2497,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguring History through Hybrid Stories in Salman Rushdie's Shalimar the Clown</w:t>
+                <w:t xml:space="preserve">Bovines rencontres dans The Conversations of Cow de Suniti Namjoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History/Stories of India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Macmillan, pp.132-142, 2009, History/Stories of India, 023-063-709-4</w:t>
+              <w:t xml:space="preserve">Regards Croisés dans la Mondialisation : Les représentations de l'altérité après la colonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.101-109, 2009, 978-2-296-09121-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916789v1</w:t>
+                <w:t xml:space="preserve">hal-03916782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovines rencontres dans The Conversations of Cow de Suniti Namjoshi</w:t>
+                <w:t xml:space="preserve">Reconfiguring History through Hybrid Stories in Salman Rushdie's Shalimar the Clown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Croisés dans la Mondialisation : Les représentations de l'altérité après la colonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.101-109, 2009, 978-2-296-09121-4</w:t>
+              <w:t xml:space="preserve">History/Stories of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Macmillan, pp.132-142, 2009, History/Stories of India, 023-063-709-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916782v1</w:t>
+                <w:t xml:space="preserve">hal-03916789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-imagined Chaos and Order in Salman Rushdie's The Ground beneath Her Feet</w:t>
               </w:r>
@@ -3252,51 +3252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD284AF4"/>
+    <w:nsid w:val="BFF9A0BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3483,51 +3483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suhasini-vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004780v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41134-024-00321-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL1185" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03866187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/h7020059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gadbin-George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Beplate" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Armelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03911999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03912033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03911353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03912140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03912028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03916822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suhasini-vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004764v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41134-024-00321-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004780v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03866187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915792v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL1185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/h7020059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gadbin-George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Beplate" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Armelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03911999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03912033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03911353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03912140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03912028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03916822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>