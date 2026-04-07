--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Suliann Ben Hamed </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">suliann-ben-hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1510-7284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157262626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-6070-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind wandering and its relationship with sustained attention and executive functions in preschoolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 262, pp.106372. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Covert Visual Attention in Space and Time from Neural Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Vision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.495-520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-vision-101322-011902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Integrating motivation and attention: behavioral and neural perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Bardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Brunamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.1729668. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2025.1729668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal functional connectivity patterns reveal an anterio-posterior specialization mirroring that described in human ventral intraparietal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Coding of Multisensory Integration in the Local Field Potentials of the Medial Pulvinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Vittek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (5), pp.e70230. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.70230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prefrontal cortex encodes task-identity information and flexibly adjusts its sensory processes as a function of the specific ongoing task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Luis Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (8), pp.e3003353. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MacqD deep-learning-based model for automatic detection of socially housed laboratory macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Jiawei Moat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudet-Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bacardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.11883. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95180-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal measures of monkey brain structure and activity through adolescence predict cognitive maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junda Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Lian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (11), pp.2344-2355. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-025-02076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution fMRI reveals a dorsal brain pathway selective for conspecific vocalizations in macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koh Ikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/IMAG.a.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attention soutenue et le vagabondage mental ou « mind-wandering »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.275-299. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2025.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of statistical learning in visual search and its interaction with salience processing: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 286, pp.120514. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macaque claustrum, pulvinar and putative dorsolateral amygdala support the cross‐modal association of social audio‐visual stimuli based on meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (12), pp.3203-3223. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoxetine degrades luminance perceptual thresholds while enhancing motivation and reward sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1103999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.693. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of top-down and bottom-up attention on post-selection posterior contralateral negativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (3), pp.705-717. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-022-02636-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effects of top-down attention and statistical learning during visual search: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (6), pp.1819-1833. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-023-02728-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular effects on high-resolution 3D multi-shot diffusion MRI of the rhesus macaque brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Tounekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate and overlapping mechanisms of statistical regularities and salience processing in the occipital cortex and dorsal attention network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (18), pp.6439-6458. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.26520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A response to claims of emergent intelligence and sentience in a dish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuat Balci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (5), pp.604-605. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2023.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal area has expanded into three homologue human parietal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2021.102185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effect of goal-directed and experience-dependent on attentional deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.3417. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.14.3417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially meaningful visual context either enhances or inhibits vocalisation processing in the macaque brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32512-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.119206. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the brain-computer interface: Decoding brain activity as a tool to understand neuronal mechanisms subtending cognition and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian L Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.811736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary gap in primate default mode network organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Everling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T Whitlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnegan J Calabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of spatial attention and perceptual rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (11-12), pp.3209-3223. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.15044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Control of Proactive and Reactive Mechanisms of Visual Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (13), pp.2745-2761. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhab378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distractibility and impulsivity neural states are distinct from selective attention and modulate the implementation of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32385-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisensory perspective onto primate pulvinar functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.231-243. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MRI: on the scientific value of combining non-human primate neuroimaging with metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Garcia-Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Chai Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.117679. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Persistent Neuronal Activity During Covert Spatial Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neural Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncir.2021.679796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral validation of novel high resolution attention decoding method from multi-units &amp; local field potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.117853. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and challenges of longitudinal non-human primate neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela García-Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Kindred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Merchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.118009. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common functional localizers to enhance NHP &amp; cross-species neuroscience imaging research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Russ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Chai Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237, pp.118203. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback for cognitive enhancement and intervention and brain plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.1133 - 1144. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2021.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early social adversity modulates the relation between attention biases and socioemotional behaviour in juvenile macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Belluardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Francesco Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.21704. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00620-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated video-based heart rate tracking for the anesthetized and behaving monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74954-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal attentional saccades explore space rhythmically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.925. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14649-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and behavioural correlates of shared neuronal noise variability in vision and visual cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.85 - 97. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cophys.2020.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher I Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele A Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal population correlates of target selection and distractor filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 209, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomoxetine improves attentional orienting in a predictive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonhwang Koo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward activations and face fields in monkey cingulate motor areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (3), pp.1037-1044. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00749.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 3D diffusion tensor MRI of anesthetized rhesus macaque brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Tounekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical networks for encoding near and far space in the non-human primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.164-178. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontier of Self and Impact Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prediction of Impact of a Looming Stimulus onto the Body Is Subserved by Multisensory Integration Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (44), pp.10656-10670. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.0610-17.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Two-Dimensional Access to the Spatial Location of Covert Attention in Macaque Prefrontal Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (13), pp.1699-1704. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile representation of the head and shoulders assessed by fMRI in the nonhuman primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00633.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Cortical Correlates of Spontaneous Eye Blinks in the Nonhuman Primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.2333 - 2345. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhu038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Prediction by Looming Visual Stimuli Enhances Tactile Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (10), pp.4179-4189. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3031-14.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Dynamics of Spatial Attention, Position, and Color Coding within the Parietofrontal Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (7), pp.3174 - 3189. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.2370-14.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal bases of peripersonal and extrapersonal spaces, their plasticity and their dynamics: Knowns and unknowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.313-326. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole brain mapping of visual and tactile convergence in the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective visual attention to drive cognitive brain-machine interfaces: from concepts to neurofeedback and rehabilitation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2014.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Classifiers for Decoding Sensory and Cognitive Information from Prefrontal Neuronal Populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal convergence within the intraparietal sulcus of the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ibarrola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sappey-Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (9), pp.4128-4139. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1421-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Functional Hierarchy within the Parietofrontal Network in Stimulus Selection and Attention Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.8359 - 8369. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.4058-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive inhibitory control varies with task context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (11), pp.3568-3579. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2012.08264.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive inhibitory control of response as the default state of executive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Criaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of parietal and frontal inactivations on reaction times distributions in a visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2012.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused visual attention distorts distance perception away from the attentional locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (3), pp.535-545. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention to baseline: does orienting visuospatial attention really facilitate target detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Albares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Criaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Chi Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (2), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00206.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout of the intrinsic and extrinsic properties of a stimulus from un-experienced neuronal activities: towards cognitive neuroprostheses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabaa Farbod Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal deployment of voluntary attention across the visual field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal deployment of voluntary attention across the visual field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (8), </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0006716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory integration in the ventral intraparietal area of the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.27 : 1922-1932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory integration in multiple reference frames in the posterior parietal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denéve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (3), pp.159-166. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-004-0021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo van Kerkoerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Human Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.627-641, 2025, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-820480-1.00134-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements sensorimoteurs de l’attention, De l’exploration attentionnelle à l’exploration oculomotrice : mécanismes neuronaux et réseaux cérébraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, cerveau et processus mentaux. Les fondements sensorimoteurs de la cognition, Yann Coello (dir.), Dunod,juillet 2024. Préface d'Alain Berthoz, Professeur Honoraire au Collège de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ichnos Anthropos, 2024, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/124sh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary perspective on peripersonal space and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Archaeology, Body Cognition, and the Evolution of Visuospatial Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.51-83, 2023, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99193-3.00009-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density Electrophysiological Recordings to Assess the Dynamic Properties of Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264086.013.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and task-dependent decoding of the human attentional spotlight from MEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mostafalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Clausner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danila Shelepenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MacqD - A Deep Learning-based Model for Automatic Detection of Socially-housed Laboratory Macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Moat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudet Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bacardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Charts for the Rhesus Macaque Lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alldritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.B. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vos de Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bethlehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seidlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIND WANDERING AND ITS RELATIONSHIP WITH SUSTAINED ATTENTION AND EXECUTIVE FUNCTIONS IN PRESCHOOLERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal functional connectivity patterns reveal an anterio-posterior specialization mirroring that described in human ventral intraparietal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human medial pulvinar is involved in face and tactile processing and dynamically adjusts its cortical connectivity based on ongoing stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudet-Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency coding of multisensory integration in the local field potentials of the medial pulvinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Vittek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain structure and activity predicting cognitive maturation in adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junda Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Lian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct neural states encode task identity in frontal eye field and interact with its core spatial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple focal pulvinar projection fields in the macaque cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of multiplexing: PFC integrates multiple sources of information in non-orthogonal components accounting for behavioral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive real-time access to spatial attention information from 3T fMRI BOLD signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ibarolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic variations in prefrontal inter-neuronal correlations, their underlying mechanisms and their behavioral correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and suppression of visual information in the macaque prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-based signal selection improves decoding of attention spotlight from multi-units & local field potentials and enhances correlation with behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Sousa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic variations in prefrontal inter-neuronal correlations, their underlying mechanisms and their behavioral correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment reward structure shapes exploration and strategy in humans and non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of anxiety in rhesus macaques exposed to early social adversity: A longitudinal DTI study across adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Errame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Jun 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas vers une identification plus précoce du risque de chute : évaluation de l’inhibition motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fonollosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la chute de la personne âgée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du contrôle inhibiteur lors de l'initiation d'un pas volontaire dans une tâche de temps de réaction de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fonollosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ième congrès de la Société Francophone Posture Equilibre Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, MONTPELLIER, France. p. 342, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout of the intrinsic and extrinsic properties of stimuli from unexperienced neuronal activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabaa Farbod Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Suliann Ben Hamed </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">suliann-ben-hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1510-7284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157262626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-6070-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind wandering and its relationship with sustained attention and executive functions in preschoolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 262, pp.106372. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Covert Visual Attention in Space and Time from Neural Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Vision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.495-520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-vision-101322-011902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Integrating motivation and attention: behavioral and neural perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Bardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Brunamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.1729668. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2025.1729668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prefrontal cortex encodes task-identity information and flexibly adjusts its sensory processes as a function of the specific ongoing task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Luis Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (8), pp.e3003353. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Coding of Multisensory Integration in the Local Field Potentials of the Medial Pulvinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Vittek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (5), pp.e70230. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.70230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal functional connectivity patterns reveal an anterio-posterior specialization mirroring that described in human ventral intraparietal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MacqD deep-learning-based model for automatic detection of socially housed laboratory macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Jiawei Moat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudet-Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bacardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.11883. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95180-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal measures of monkey brain structure and activity through adolescence predict cognitive maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junda Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Lian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (11), pp.2344-2355. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-025-02076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attention soutenue et le vagabondage mental ou « mind-wandering »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.275-299. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2025.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution fMRI reveals a dorsal brain pathway selective for conspecific vocalizations in macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koh Ikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/IMAG.a.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of statistical learning in visual search and its interaction with salience processing: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 286, pp.120514. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macaque claustrum, pulvinar and putative dorsolateral amygdala support the cross‐modal association of social audio‐visual stimuli based on meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (12), pp.3203-3223. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoxetine degrades luminance perceptual thresholds while enhancing motivation and reward sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1103999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.693. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular effects on high-resolution 3D multi-shot diffusion MRI of the rhesus macaque brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Tounekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effects of top-down attention and statistical learning during visual search: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (6), pp.1819-1833. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-023-02728-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of top-down and bottom-up attention on post-selection posterior contralateral negativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (3), pp.705-717. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-022-02636-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate and overlapping mechanisms of statistical regularities and salience processing in the occipital cortex and dorsal attention network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (18), pp.6439-6458. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.26520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A response to claims of emergent intelligence and sentience in a dish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuat Balci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (5), pp.604-605. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2023.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal area has expanded into three homologue human parietal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2021.102185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effect of goal-directed and experience-dependent on attentional deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.3417. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.14.3417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially meaningful visual context either enhances or inhibits vocalisation processing in the macaque brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32512-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.119206. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the brain-computer interface: Decoding brain activity as a tool to understand neuronal mechanisms subtending cognition and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian L Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.811736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary gap in primate default mode network organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Everling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T Whitlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnegan J Calabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of spatial attention and perceptual rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (11-12), pp.3209-3223. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.15044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Control of Proactive and Reactive Mechanisms of Visual Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (13), pp.2745-2761. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhab378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distractibility and impulsivity neural states are distinct from selective attention and modulate the implementation of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32385-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MRI: on the scientific value of combining non-human primate neuroimaging with metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Garcia-Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Chai Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.117679. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Persistent Neuronal Activity During Covert Spatial Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neural Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncir.2021.679796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisensory perspective onto primate pulvinar functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.231-243. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral validation of novel high resolution attention decoding method from multi-units &amp; local field potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.117853. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common functional localizers to enhance NHP &amp; cross-species neuroscience imaging research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Russ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Chai Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237, pp.118203. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and challenges of longitudinal non-human primate neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela García-Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Kindred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Merchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.118009. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback for cognitive enhancement and intervention and brain plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.1133 - 1144. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2021.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early social adversity modulates the relation between attention biases and socioemotional behaviour in juvenile macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Belluardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Francesco Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.21704. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00620-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated video-based heart rate tracking for the anesthetized and behaving monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74954-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal attentional saccades explore space rhythmically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.925. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14649-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and behavioural correlates of shared neuronal noise variability in vision and visual cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.85 - 97. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cophys.2020.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher I Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele A Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal population correlates of target selection and distractor filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 209, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomoxetine improves attentional orienting in a predictive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonhwang Koo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward activations and face fields in monkey cingulate motor areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (3), pp.1037-1044. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00749.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical networks for encoding near and far space in the non-human primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.164-178. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 3D diffusion tensor MRI of anesthetized rhesus macaque brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Tounekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontier of Self and Impact Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prediction of Impact of a Looming Stimulus onto the Body Is Subserved by Multisensory Integration Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (44), pp.10656-10670. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.0610-17.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Two-Dimensional Access to the Spatial Location of Covert Attention in Macaque Prefrontal Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (13), pp.1699-1704. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile representation of the head and shoulders assessed by fMRI in the nonhuman primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00633.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Cortical Correlates of Spontaneous Eye Blinks in the Nonhuman Primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.2333 - 2345. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhu038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Prediction by Looming Visual Stimuli Enhances Tactile Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (10), pp.4179-4189. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3031-14.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal bases of peripersonal and extrapersonal spaces, their plasticity and their dynamics: Knowns and unknowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.313-326. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole brain mapping of visual and tactile convergence in the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Dynamics of Spatial Attention, Position, and Color Coding within the Parietofrontal Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (7), pp.3174 - 3189. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.2370-14.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective visual attention to drive cognitive brain-machine interfaces: from concepts to neurofeedback and rehabilitation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2014.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Classifiers for Decoding Sensory and Cognitive Information from Prefrontal Neuronal Populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal convergence within the intraparietal sulcus of the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ibarrola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sappey-Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (9), pp.4128-4139. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1421-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Functional Hierarchy within the Parietofrontal Network in Stimulus Selection and Attention Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.8359 - 8369. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.4058-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive inhibitory control varies with task context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (11), pp.3568-3579. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2012.08264.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive inhibitory control of response as the default state of executive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Criaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of parietal and frontal inactivations on reaction times distributions in a visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2012.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention to baseline: does orienting visuospatial attention really facilitate target detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Albares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Criaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Chi Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (2), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00206.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused visual attention distorts distance perception away from the attentional locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (3), pp.535-545. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout of the intrinsic and extrinsic properties of a stimulus from un-experienced neuronal activities: towards cognitive neuroprostheses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabaa Farbod Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal deployment of voluntary attention across the visual field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal deployment of voluntary attention across the visual field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (8), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0006716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory integration in the ventral intraparietal area of the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.27 : 1922-1932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory integration in multiple reference frames in the posterior parietal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denéve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (3), pp.159-166. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-004-0021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo van Kerkoerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Human Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.627-641, 2025, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-820480-1.00134-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements sensorimoteurs de l’attention, De l’exploration attentionnelle à l’exploration oculomotrice : mécanismes neuronaux et réseaux cérébraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, cerveau et processus mentaux. Les fondements sensorimoteurs de la cognition, Yann Coello (dir.), Dunod,juillet 2024. Préface d'Alain Berthoz, Professeur Honoraire au Collège de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ichnos Anthropos, 2024, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/124sh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary perspective on peripersonal space and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Archaeology, Body Cognition, and the Evolution of Visuospatial Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.51-83, 2023, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99193-3.00009-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density Electrophysiological Recordings to Assess the Dynamic Properties of Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264086.013.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and task-dependent decoding of the human attentional spotlight from MEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mostafalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Clausner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danila Shelepenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MacqD - A Deep Learning-based Model for Automatic Detection of Socially-housed Laboratory Macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Moat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudet Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bacardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal functional connectivity patterns reveal an anterio-posterior specialization mirroring that described in human ventral intraparietal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIND WANDERING AND ITS RELATIONSHIP WITH SUSTAINED ATTENTION AND EXECUTIVE FUNCTIONS IN PRESCHOOLERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Charts for the Rhesus Macaque Lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alldritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.B. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vos de Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bethlehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seidlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human medial pulvinar is involved in face and tactile processing and dynamically adjusts its cortical connectivity based on ongoing stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudet-Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency coding of multisensory integration in the local field potentials of the medial pulvinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Vittek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain structure and activity predicting cognitive maturation in adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junda Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Lian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct neural states encode task identity in frontal eye field and interact with its core spatial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple focal pulvinar projection fields in the macaque cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of multiplexing: PFC integrates multiple sources of information in non-orthogonal components accounting for behavioral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive real-time access to spatial attention information from 3T fMRI BOLD signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ibarolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic variations in prefrontal inter-neuronal correlations, their underlying mechanisms and their behavioral correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and suppression of visual information in the macaque prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-based signal selection improves decoding of attention spotlight from multi-units & local field potentials and enhances correlation with behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Sousa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic variations in prefrontal inter-neuronal correlations, their underlying mechanisms and their behavioral correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment reward structure shapes exploration and strategy in humans and non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of anxiety in rhesus macaques exposed to early social adversity: A longitudinal DTI study across adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Errame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Jun 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas vers une identification plus précoce du risque de chute : évaluation de l’inhibition motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fonollosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la chute de la personne âgée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du contrôle inhibiteur lors de l'initiation d'un pas volontaire dans une tâche de temps de réaction de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fonollosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ième congrès de la Société Francophone Posture Equilibre Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, MONTPELLIER, France. p. 342, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout of the intrinsic and extrinsic properties of stimuli from unexperienced neuronal activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabaa Farbod Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61A4E43A"/>
+    <w:nsid w:val="556A59C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suliann-ben-hamed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1510-7284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157262626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6070-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Ziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106372" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-vision-101322-011902" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bardella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Brunamonti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Bello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1729668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Sheng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clavagnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00491" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Vittek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Juan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70230" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mouille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Astrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Luis Amengual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003353" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Jiawei Moat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudet-Trafit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Paul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bacardit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95180-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junda Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Lian Qi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Machado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02076-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Ikuchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hauser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.108" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wardak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.03.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dolci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Rashal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santandrea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120514" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Gacoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goudard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16328" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1103999" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben-Hamed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02636-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310522v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Dewulf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02728-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bihan-Poudec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Tounekti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Foster" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102185" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Baldini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.14.3417" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32512-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872777v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Loriette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L Amengual" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.811736" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Everling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Whitlow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnegan J Calabro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110669" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab378" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Amengual" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Bello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32385-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cappe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.02.043" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garcia-Saldivar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117679" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Amengual" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2021.679796" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972554v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine de Sousa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Bello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117853" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Song" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garc&#237;a-Saldivar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kindred" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merchant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Russ" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Petkov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118203" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loriette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ziane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.08.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Massera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Belluardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00620-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74954-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14649-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045201v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2020.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045183v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116517" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.045" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Odouard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.04.036" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337417v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01073" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047449v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin&#232;de" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0610-17.2017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972367v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.04.054" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260347v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00633.2015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972372v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3031-14.2015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082441v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ibos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Duhamel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hamed" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2370-14.2015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260224v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.10.022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260357v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.022" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260294v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2014.00144" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082430v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086314" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952170v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guipponi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarrola" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Comte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sappey-Marinier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1421-12.2013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4058-12.2013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138794v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08264.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CD1NLDH3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890791v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00059" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2012.00039" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972525v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#232;ve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972524v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albares" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Chi Trung Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00206.2011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082391v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabaa Farbod Kia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.07.015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082415v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082369v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006716" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320319v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avillac" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Duhamel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539751v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#233;ve" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-004-0021-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799845v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820480-1.00134-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799851v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Dali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/124sh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310552v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99193-3.00009-X" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264086.013.363" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337568v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mostafalu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Clausner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Shelepenkov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972519v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Moat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudet Trafit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799868v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799863v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799861v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudet-Trafit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froesel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dali" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamberton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799865v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vittek" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799857v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799869v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouille" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astrand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310541v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goudrad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310556v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872788v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loriette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sousa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavagnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarolla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045220v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astrand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wardak" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066062v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamed" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045215v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045193v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Sousa Ferreira" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045217v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972562v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972356v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969348v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Alavi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257885v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Errame" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249293v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777882v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.015" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZP3GVN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553411v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suliann-ben-hamed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1510-7284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157262626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6070-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Ziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106372" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-vision-101322-011902" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bardella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Brunamonti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Bello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1729668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mouille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Astrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Luis Amengual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Vittek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Juan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70230" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Sheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clavagnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Jiawei Moat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudet-Trafit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Paul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bacardit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95180-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junda Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Lian Qi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Machado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02076-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wardak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.03.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Ikuchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hauser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dolci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Rashal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santandrea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120514" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Gacoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goudard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16328" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1103999" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bihan-Poudec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Tounekti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Dewulf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben-Hamed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02728-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02636-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Foster" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102185" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Baldini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.14.3417" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32512-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872777v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Loriette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L Amengual" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.811736" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Everling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Whitlow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnegan J Calabro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110669" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab378" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Amengual" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Bello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32385-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garcia-Saldivar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117679" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Amengual" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2021.679796" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219659v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cappe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.02.043" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972554v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine de Sousa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Bello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117853" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972348v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Russ" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Petkov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118203" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Song" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garc&#237;a-Saldivar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kindred" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merchant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loriette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ziane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.08.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Massera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Belluardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00620-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74954-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14649-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045201v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2020.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045183v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116517" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438453v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Odouard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.04.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.045" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XVGH2HS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337417v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01073" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047449v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin&#232;de" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0610-17.2017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972367v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.04.054" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00633.2015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260427v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu038" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3031-14.2015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.10.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082441v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ibos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Duhamel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hamed" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2370-14.2015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260294v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2014.00144" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082430v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086314" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guipponi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarrola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Comte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sappey-Marinier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1421-12.2013" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082401v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4058-12.2013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08264.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CD1NLDH3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890791v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00059" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2012.00039" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972524v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albares" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Chi Trung Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00206.2011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972525v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#232;ve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082391v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabaa Farbod Kia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.07.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082415v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082369v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006716" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320319v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avillac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Duhamel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#233;ve" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-004-0021-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799845v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820480-1.00134-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799851v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Dali" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/124sh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310552v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99193-3.00009-X" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264086.013.363" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337568v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mostafalu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Clausner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Shelepenkov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972519v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Moat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudet Trafit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799863v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799868v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799861v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudet-Trafit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froesel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamberton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799865v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vittek" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799857v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799869v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouille" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goudrad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310556v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872788v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loriette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sousa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavagnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarolla" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045220v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wardak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066062v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamed" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045215v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045193v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Sousa Ferreira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972562v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972356v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969348v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Alavi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257885v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Errame" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249293v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777882v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZP3GVN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>