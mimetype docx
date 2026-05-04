--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Suliann Ben Hamed </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">suliann-ben-hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1510-7284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157262626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-6070-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind wandering and its relationship with sustained attention and executive functions in preschoolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 262, pp.106372. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Covert Visual Attention in Space and Time from Neural Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Vision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.495-520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-vision-101322-011902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Integrating motivation and attention: behavioral and neural perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Bardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Brunamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.1729668. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2025.1729668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prefrontal cortex encodes task-identity information and flexibly adjusts its sensory processes as a function of the specific ongoing task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Luis Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (8), pp.e3003353. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Coding of Multisensory Integration in the Local Field Potentials of the Medial Pulvinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Vittek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (5), pp.e70230. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.70230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal functional connectivity patterns reveal an anterio-posterior specialization mirroring that described in human ventral intraparietal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MacqD deep-learning-based model for automatic detection of socially housed laboratory macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Jiawei Moat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudet-Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bacardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.11883. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95180-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal measures of monkey brain structure and activity through adolescence predict cognitive maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junda Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Lian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (11), pp.2344-2355. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-025-02076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attention soutenue et le vagabondage mental ou « mind-wandering »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.275-299. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2025.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution fMRI reveals a dorsal brain pathway selective for conspecific vocalizations in macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koh Ikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/IMAG.a.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of statistical learning in visual search and its interaction with salience processing: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 286, pp.120514. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macaque claustrum, pulvinar and putative dorsolateral amygdala support the cross‐modal association of social audio‐visual stimuli based on meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (12), pp.3203-3223. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoxetine degrades luminance perceptual thresholds while enhancing motivation and reward sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1103999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.693. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular effects on high-resolution 3D multi-shot diffusion MRI of the rhesus macaque brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Tounekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effects of top-down attention and statistical learning during visual search: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (6), pp.1819-1833. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-023-02728-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of top-down and bottom-up attention on post-selection posterior contralateral negativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (3), pp.705-717. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-022-02636-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate and overlapping mechanisms of statistical regularities and salience processing in the occipital cortex and dorsal attention network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (18), pp.6439-6458. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.26520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A response to claims of emergent intelligence and sentience in a dish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuat Balci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (5), pp.604-605. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2023.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal area has expanded into three homologue human parietal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2021.102185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effect of goal-directed and experience-dependent on attentional deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.3417. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.14.3417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially meaningful visual context either enhances or inhibits vocalisation processing in the macaque brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32512-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.119206. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the brain-computer interface: Decoding brain activity as a tool to understand neuronal mechanisms subtending cognition and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian L Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.811736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary gap in primate default mode network organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Everling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T Whitlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnegan J Calabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of spatial attention and perceptual rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (11-12), pp.3209-3223. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.15044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Control of Proactive and Reactive Mechanisms of Visual Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (13), pp.2745-2761. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhab378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distractibility and impulsivity neural states are distinct from selective attention and modulate the implementation of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32385-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MRI: on the scientific value of combining non-human primate neuroimaging with metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Garcia-Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Chai Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.117679. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Persistent Neuronal Activity During Covert Spatial Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neural Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncir.2021.679796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisensory perspective onto primate pulvinar functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.231-243. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral validation of novel high resolution attention decoding method from multi-units &amp; local field potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.117853. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common functional localizers to enhance NHP &amp; cross-species neuroscience imaging research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Russ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Chai Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237, pp.118203. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and challenges of longitudinal non-human primate neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela García-Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Kindred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Merchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.118009. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback for cognitive enhancement and intervention and brain plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.1133 - 1144. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2021.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early social adversity modulates the relation between attention biases and socioemotional behaviour in juvenile macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Belluardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Francesco Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.21704. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00620-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated video-based heart rate tracking for the anesthetized and behaving monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74954-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal attentional saccades explore space rhythmically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.925. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14649-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and behavioural correlates of shared neuronal noise variability in vision and visual cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.85 - 97. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cophys.2020.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher I Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele A Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal population correlates of target selection and distractor filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 209, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomoxetine improves attentional orienting in a predictive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonhwang Koo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward activations and face fields in monkey cingulate motor areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (3), pp.1037-1044. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00749.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical networks for encoding near and far space in the non-human primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.164-178. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 3D diffusion tensor MRI of anesthetized rhesus macaque brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Tounekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontier of Self and Impact Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prediction of Impact of a Looming Stimulus onto the Body Is Subserved by Multisensory Integration Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (44), pp.10656-10670. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.0610-17.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Two-Dimensional Access to the Spatial Location of Covert Attention in Macaque Prefrontal Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (13), pp.1699-1704. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile representation of the head and shoulders assessed by fMRI in the nonhuman primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00633.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Cortical Correlates of Spontaneous Eye Blinks in the Nonhuman Primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.2333 - 2345. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhu038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Prediction by Looming Visual Stimuli Enhances Tactile Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (10), pp.4179-4189. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3031-14.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal bases of peripersonal and extrapersonal spaces, their plasticity and their dynamics: Knowns and unknowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.313-326. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole brain mapping of visual and tactile convergence in the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Dynamics of Spatial Attention, Position, and Color Coding within the Parietofrontal Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (7), pp.3174 - 3189. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.2370-14.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective visual attention to drive cognitive brain-machine interfaces: from concepts to neurofeedback and rehabilitation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2014.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Classifiers for Decoding Sensory and Cognitive Information from Prefrontal Neuronal Populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal convergence within the intraparietal sulcus of the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ibarrola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sappey-Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (9), pp.4128-4139. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1421-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Functional Hierarchy within the Parietofrontal Network in Stimulus Selection and Attention Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.8359 - 8369. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.4058-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive inhibitory control varies with task context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (11), pp.3568-3579. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2012.08264.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive inhibitory control of response as the default state of executive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Criaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of parietal and frontal inactivations on reaction times distributions in a visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2012.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention to baseline: does orienting visuospatial attention really facilitate target detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Albares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Criaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Chi Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (2), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00206.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused visual attention distorts distance perception away from the attentional locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (3), pp.535-545. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout of the intrinsic and extrinsic properties of a stimulus from un-experienced neuronal activities: towards cognitive neuroprostheses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabaa Farbod Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal deployment of voluntary attention across the visual field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal deployment of voluntary attention across the visual field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (8), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0006716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory integration in the ventral intraparietal area of the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.27 : 1922-1932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory integration in multiple reference frames in the posterior parietal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denéve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (3), pp.159-166. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-004-0021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo van Kerkoerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Human Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.627-641, 2025, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-820480-1.00134-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements sensorimoteurs de l’attention, De l’exploration attentionnelle à l’exploration oculomotrice : mécanismes neuronaux et réseaux cérébraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, cerveau et processus mentaux. Les fondements sensorimoteurs de la cognition, Yann Coello (dir.), Dunod,juillet 2024. Préface d'Alain Berthoz, Professeur Honoraire au Collège de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ichnos Anthropos, 2024, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/124sh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary perspective on peripersonal space and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Archaeology, Body Cognition, and the Evolution of Visuospatial Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.51-83, 2023, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99193-3.00009-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density Electrophysiological Recordings to Assess the Dynamic Properties of Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264086.013.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and task-dependent decoding of the human attentional spotlight from MEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mostafalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Clausner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danila Shelepenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MacqD - A Deep Learning-based Model for Automatic Detection of Socially-housed Laboratory Macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Moat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudet Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bacardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal functional connectivity patterns reveal an anterio-posterior specialization mirroring that described in human ventral intraparietal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIND WANDERING AND ITS RELATIONSHIP WITH SUSTAINED ATTENTION AND EXECUTIVE FUNCTIONS IN PRESCHOOLERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Charts for the Rhesus Macaque Lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alldritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.B. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vos de Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bethlehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seidlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human medial pulvinar is involved in face and tactile processing and dynamically adjusts its cortical connectivity based on ongoing stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudet-Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency coding of multisensory integration in the local field potentials of the medial pulvinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Vittek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain structure and activity predicting cognitive maturation in adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junda Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Lian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct neural states encode task identity in frontal eye field and interact with its core spatial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple focal pulvinar projection fields in the macaque cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of multiplexing: PFC integrates multiple sources of information in non-orthogonal components accounting for behavioral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive real-time access to spatial attention information from 3T fMRI BOLD signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ibarolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic variations in prefrontal inter-neuronal correlations, their underlying mechanisms and their behavioral correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and suppression of visual information in the macaque prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-based signal selection improves decoding of attention spotlight from multi-units & local field potentials and enhances correlation with behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Sousa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic variations in prefrontal inter-neuronal correlations, their underlying mechanisms and their behavioral correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment reward structure shapes exploration and strategy in humans and non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of anxiety in rhesus macaques exposed to early social adversity: A longitudinal DTI study across adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Errame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Jun 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas vers une identification plus précoce du risque de chute : évaluation de l’inhibition motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fonollosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la chute de la personne âgée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du contrôle inhibiteur lors de l'initiation d'un pas volontaire dans une tâche de temps de réaction de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fonollosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ième congrès de la Société Francophone Posture Equilibre Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, MONTPELLIER, France. p. 342, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout of the intrinsic and extrinsic properties of stimuli from unexperienced neuronal activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabaa Farbod Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Suliann Ben Hamed </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">suliann-ben-hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1510-7284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157262626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-6070-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind wandering and its relationship with sustained attention and executive functions in preschoolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 262, pp.106372. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Covert Visual Attention in Space and Time from Neural Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Vision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.495-520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-vision-101322-011902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Integrating motivation and attention: behavioral and neural perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Bardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Brunamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.1729668. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2025.1729668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Coding of Multisensory Integration in the Local Field Potentials of the Medial Pulvinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Vittek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (5), pp.e70230. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.70230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal functional connectivity patterns reveal an anterio-posterior specialization mirroring that described in human ventral intraparietal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prefrontal cortex encodes task-identity information and flexibly adjusts its sensory processes as a function of the specific ongoing task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Luis Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (8), pp.e3003353. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MacqD deep-learning-based model for automatic detection of socially housed laboratory macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Jiawei Moat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudet-Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bacardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.11883. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95180-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal measures of monkey brain structure and activity through adolescence predict cognitive maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junda Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Lian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (11), pp.2344-2355. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-025-02076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attention soutenue et le vagabondage mental ou « mind-wandering »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.275-299. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2025.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution fMRI reveals a dorsal brain pathway selective for conspecific vocalizations in macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koh Ikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/IMAG.a.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of statistical learning in visual search and its interaction with salience processing: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 286, pp.120514. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macaque claustrum, pulvinar and putative dorsolateral amygdala support the cross‐modal association of social audio‐visual stimuli based on meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (12), pp.3203-3223. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.693. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoxetine degrades luminance perceptual thresholds while enhancing motivation and reward sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1103999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of top-down and bottom-up attention on post-selection posterior contralateral negativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (3), pp.705-717. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-022-02636-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effects of top-down attention and statistical learning during visual search: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (6), pp.1819-1833. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-023-02728-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular effects on high-resolution 3D multi-shot diffusion MRI of the rhesus macaque brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Tounekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate and overlapping mechanisms of statistical regularities and salience processing in the occipital cortex and dorsal attention network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (18), pp.6439-6458. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.26520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A response to claims of emergent intelligence and sentience in a dish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuat Balci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (5), pp.604-605. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2023.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal area has expanded into three homologue human parietal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2021.102185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effect of goal-directed and experience-dependent on attentional deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.3417. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.14.3417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially meaningful visual context either enhances or inhibits vocalisation processing in the macaque brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32512-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the brain-computer interface: Decoding brain activity as a tool to understand neuronal mechanisms subtending cognition and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian L Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.811736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.119206. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary gap in primate default mode network organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Everling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T Whitlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnegan J Calabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of spatial attention and perceptual rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (11-12), pp.3209-3223. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.15044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Control of Proactive and Reactive Mechanisms of Visual Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (13), pp.2745-2761. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhab378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distractibility and impulsivity neural states are distinct from selective attention and modulate the implementation of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32385-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MRI: on the scientific value of combining non-human primate neuroimaging with metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Garcia-Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Chai Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.117679. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisensory perspective onto primate pulvinar functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.231-243. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Persistent Neuronal Activity During Covert Spatial Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neural Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncir.2021.679796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral validation of novel high resolution attention decoding method from multi-units &amp; local field potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.117853. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common functional localizers to enhance NHP &amp; cross-species neuroscience imaging research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Russ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Chai Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237, pp.118203. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and challenges of longitudinal non-human primate neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela García-Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Kindred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Merchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.118009. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback for cognitive enhancement and intervention and brain plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.1133 - 1144. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2021.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early social adversity modulates the relation between attention biases and socioemotional behaviour in juvenile macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Belluardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Francesco Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.21704. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00620-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated video-based heart rate tracking for the anesthetized and behaving monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74954-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal attentional saccades explore space rhythmically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.925. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14649-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and behavioural correlates of shared neuronal noise variability in vision and visual cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.85 - 97. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cophys.2020.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher I Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele A Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal population correlates of target selection and distractor filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 209, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomoxetine improves attentional orienting in a predictive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonhwang Koo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward activations and face fields in monkey cingulate motor areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (3), pp.1037-1044. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00749.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical networks for encoding near and far space in the non-human primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.164-178. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 3D diffusion tensor MRI of anesthetized rhesus macaque brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Tounekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontier of Self and Impact Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prediction of Impact of a Looming Stimulus onto the Body Is Subserved by Multisensory Integration Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (44), pp.10656-10670. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.0610-17.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Two-Dimensional Access to the Spatial Location of Covert Attention in Macaque Prefrontal Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (13), pp.1699-1704. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile representation of the head and shoulders assessed by fMRI in the nonhuman primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00633.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Cortical Correlates of Spontaneous Eye Blinks in the Nonhuman Primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.2333 - 2345. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhu038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Prediction by Looming Visual Stimuli Enhances Tactile Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (10), pp.4179-4189. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3031-14.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal bases of peripersonal and extrapersonal spaces, their plasticity and their dynamics: Knowns and unknowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.313-326. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole brain mapping of visual and tactile convergence in the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Dynamics of Spatial Attention, Position, and Color Coding within the Parietofrontal Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (7), pp.3174 - 3189. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.2370-14.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective visual attention to drive cognitive brain-machine interfaces: from concepts to neurofeedback and rehabilitation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2014.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Classifiers for Decoding Sensory and Cognitive Information from Prefrontal Neuronal Populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal convergence within the intraparietal sulcus of the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ibarrola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sappey-Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (9), pp.4128-4139. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1421-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Functional Hierarchy within the Parietofrontal Network in Stimulus Selection and Attention Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.8359 - 8369. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.4058-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive inhibitory control varies with task context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (11), pp.3568-3579. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2012.08264.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive inhibitory control of response as the default state of executive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Criaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of parietal and frontal inactivations on reaction times distributions in a visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2012.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention to baseline: does orienting visuospatial attention really facilitate target detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Albares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Criaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Chi Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (2), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00206.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused visual attention distorts distance perception away from the attentional locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (3), pp.535-545. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout of the intrinsic and extrinsic properties of a stimulus from un-experienced neuronal activities: towards cognitive neuroprostheses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabaa Farbod Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal deployment of voluntary attention across the visual field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal deployment of voluntary attention across the visual field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (8), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0006716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory integration in the ventral intraparietal area of the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.27 : 1922-1932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory integration in multiple reference frames in the posterior parietal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denéve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (3), pp.159-166. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-004-0021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo van Kerkoerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Human Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.627-641, 2025, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-820480-1.00134-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements sensorimoteurs de l’attention, De l’exploration attentionnelle à l’exploration oculomotrice : mécanismes neuronaux et réseaux cérébraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, cerveau et processus mentaux. Les fondements sensorimoteurs de la cognition, Yann Coello (dir.), Dunod,juillet 2024. Préface d'Alain Berthoz, Professeur Honoraire au Collège de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ichnos Anthropos, 2024, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/124sh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary perspective on peripersonal space and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Archaeology, Body Cognition, and the Evolution of Visuospatial Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.51-83, 2023, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99193-3.00009-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density Electrophysiological Recordings to Assess the Dynamic Properties of Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264086.013.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and task-dependent decoding of the human attentional spotlight from MEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mostafalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Clausner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danila Shelepenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MacqD - A Deep Learning-based Model for Automatic Detection of Socially-housed Laboratory Macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Moat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudet Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bacardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIND WANDERING AND ITS RELATIONSHIP WITH SUSTAINED ATTENTION AND EXECUTIVE FUNCTIONS IN PRESCHOOLERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Charts for the Rhesus Macaque Lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alldritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.B. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vos de Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bethlehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seidlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal functional connectivity patterns reveal an anterio-posterior specialization mirroring that described in human ventral intraparietal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human medial pulvinar is involved in face and tactile processing and dynamically adjusts its cortical connectivity based on ongoing stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudet-Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency coding of multisensory integration in the local field potentials of the medial pulvinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Vittek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain structure and activity predicting cognitive maturation in adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junda Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Lian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct neural states encode task identity in frontal eye field and interact with its core spatial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple focal pulvinar projection fields in the macaque cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of multiplexing: PFC integrates multiple sources of information in non-orthogonal components accounting for behavioral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive real-time access to spatial attention information from 3T fMRI BOLD signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ibarolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic variations in prefrontal inter-neuronal correlations, their underlying mechanisms and their behavioral correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and suppression of visual information in the macaque prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-based signal selection improves decoding of attention spotlight from multi-units & local field potentials and enhances correlation with behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Sousa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic variations in prefrontal inter-neuronal correlations, their underlying mechanisms and their behavioral correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment reward structure shapes exploration and strategy in humans and non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of anxiety in rhesus macaques exposed to early social adversity: A longitudinal DTI study across adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Errame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Jun 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas vers une identification plus précoce du risque de chute : évaluation de l’inhibition motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fonollosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la chute de la personne âgée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du contrôle inhibiteur lors de l'initiation d'un pas volontaire dans une tâche de temps de réaction de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fonollosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ième congrès de la Société Francophone Posture Equilibre Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, MONTPELLIER, France. p. 342, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout of the intrinsic and extrinsic properties of stimuli from unexperienced neuronal activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabaa Farbod Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="556A59C2"/>
+    <w:nsid w:val="90BB95A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suliann-ben-hamed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1510-7284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157262626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6070-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Ziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106372" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-vision-101322-011902" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bardella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Brunamonti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Bello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1729668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mouille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Astrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Luis Amengual" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Vittek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Juan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70230" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Sheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clavagnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Jiawei Moat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudet-Trafit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Paul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bacardit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95180-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junda Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Lian Qi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Machado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02076-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wardak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.03.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Ikuchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hauser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dolci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Rashal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santandrea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120514" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Gacoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goudard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16328" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1103999" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bihan-Poudec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Tounekti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Dewulf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben-Hamed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02728-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02636-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Foster" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102185" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Baldini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.14.3417" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32512-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872777v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Loriette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L Amengual" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.811736" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Everling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Whitlow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnegan J Calabro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110669" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab378" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Amengual" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Bello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32385-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garcia-Saldivar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117679" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Amengual" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2021.679796" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219659v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cappe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.02.043" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972554v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine de Sousa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Bello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117853" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972348v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Russ" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Petkov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118203" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Song" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garc&#237;a-Saldivar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kindred" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merchant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loriette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ziane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.08.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Massera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Belluardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00620-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74954-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14649-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045201v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2020.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045183v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116517" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438453v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Odouard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.04.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.045" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XVGH2HS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337417v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01073" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047449v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin&#232;de" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0610-17.2017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972367v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.04.054" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00633.2015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260427v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu038" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3031-14.2015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.10.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082441v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ibos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Duhamel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hamed" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2370-14.2015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260294v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2014.00144" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082430v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086314" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guipponi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarrola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Comte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sappey-Marinier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1421-12.2013" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082401v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4058-12.2013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08264.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CD1NLDH3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890791v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00059" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2012.00039" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972524v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albares" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Chi Trung Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00206.2011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972525v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#232;ve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082391v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabaa Farbod Kia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.07.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082415v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082369v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006716" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320319v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avillac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Duhamel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#233;ve" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-004-0021-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799845v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820480-1.00134-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799851v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Dali" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/124sh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310552v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99193-3.00009-X" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264086.013.363" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337568v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mostafalu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Clausner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Shelepenkov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972519v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Moat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudet Trafit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799863v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799868v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799861v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudet-Trafit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froesel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamberton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799865v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vittek" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799857v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799869v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouille" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goudrad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310556v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872788v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loriette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sousa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavagnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarolla" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045220v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wardak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066062v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamed" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045215v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045193v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Sousa Ferreira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972562v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972356v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969348v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Alavi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257885v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Errame" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249293v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777882v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZP3GVN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suliann-ben-hamed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1510-7284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157262626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6070-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Ziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106372" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-vision-101322-011902" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bardella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Brunamonti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Bello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1729668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Vittek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Juan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Sheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clavagnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00491" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mouille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Astrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Luis Amengual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003353" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Jiawei Moat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudet-Trafit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Paul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bacardit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95180-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junda Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Lian Qi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Machado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02076-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wardak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.03.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Ikuchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hauser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dolci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Rashal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santandrea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120514" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Gacoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goudard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16328" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1103999" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben-Hamed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02636-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Dewulf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02728-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bihan-Poudec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Tounekti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Foster" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102185" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Baldini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.14.3417" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32512-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Loriette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L Amengual" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.811736" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Everling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Whitlow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnegan J Calabro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110669" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab378" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Amengual" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Bello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32385-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garcia-Saldivar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117679" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cappe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.02.043" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Amengual" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2021.679796" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972554v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine de Sousa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Bello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117853" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972348v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Russ" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Petkov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118203" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Song" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garc&#237;a-Saldivar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kindred" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merchant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loriette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ziane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.08.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Massera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Belluardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00620-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74954-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14649-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045201v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2020.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045183v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116517" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438453v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Odouard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.04.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.045" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XVGH2HS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337417v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01073" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047449v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin&#232;de" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0610-17.2017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972367v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.04.054" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00633.2015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260427v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu038" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3031-14.2015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.10.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082441v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ibos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Duhamel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hamed" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2370-14.2015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260294v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2014.00144" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082430v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086314" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guipponi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarrola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Comte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sappey-Marinier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1421-12.2013" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082401v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4058-12.2013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08264.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CD1NLDH3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890791v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00059" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2012.00039" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972524v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albares" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Chi Trung Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00206.2011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972525v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#232;ve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082391v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabaa Farbod Kia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.07.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082415v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082369v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006716" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320319v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avillac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Duhamel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#233;ve" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-004-0021-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799845v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820480-1.00134-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799851v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Dali" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/124sh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310552v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99193-3.00009-X" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264086.013.363" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337568v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mostafalu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Clausner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Shelepenkov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972519v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Moat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudet Trafit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799868v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799863v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799861v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudet-Trafit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froesel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamberton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799865v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vittek" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799857v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799869v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouille" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goudrad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310556v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872788v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loriette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sousa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavagnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarolla" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045220v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wardak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066062v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamed" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045215v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045193v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Sousa Ferreira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972562v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972356v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969348v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Alavi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257885v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Errame" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249293v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777882v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZP3GVN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>