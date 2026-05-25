--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Suliann Ben Hamed </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">suliann-ben-hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1510-7284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157262626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-6070-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind wandering and its relationship with sustained attention and executive functions in preschoolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 262, pp.106372. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Covert Visual Attention in Space and Time from Neural Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Vision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.495-520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-vision-101322-011902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Integrating motivation and attention: behavioral and neural perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Bardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Brunamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.1729668. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2025.1729668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Coding of Multisensory Integration in the Local Field Potentials of the Medial Pulvinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Vittek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (5), pp.e70230. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.70230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal functional connectivity patterns reveal an anterio-posterior specialization mirroring that described in human ventral intraparietal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prefrontal cortex encodes task-identity information and flexibly adjusts its sensory processes as a function of the specific ongoing task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Luis Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (8), pp.e3003353. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MacqD deep-learning-based model for automatic detection of socially housed laboratory macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Jiawei Moat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudet-Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bacardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.11883. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95180-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal measures of monkey brain structure and activity through adolescence predict cognitive maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junda Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Lian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (11), pp.2344-2355. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-025-02076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attention soutenue et le vagabondage mental ou « mind-wandering »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.275-299. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2025.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution fMRI reveals a dorsal brain pathway selective for conspecific vocalizations in macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koh Ikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/IMAG.a.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of statistical learning in visual search and its interaction with salience processing: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 286, pp.120514. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macaque claustrum, pulvinar and putative dorsolateral amygdala support the cross‐modal association of social audio‐visual stimuli based on meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (12), pp.3203-3223. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.693. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoxetine degrades luminance perceptual thresholds while enhancing motivation and reward sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1103999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of top-down and bottom-up attention on post-selection posterior contralateral negativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (3), pp.705-717. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-022-02636-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effects of top-down attention and statistical learning during visual search: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (6), pp.1819-1833. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-023-02728-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular effects on high-resolution 3D multi-shot diffusion MRI of the rhesus macaque brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Tounekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate and overlapping mechanisms of statistical regularities and salience processing in the occipital cortex and dorsal attention network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (18), pp.6439-6458. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.26520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A response to claims of emergent intelligence and sentience in a dish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuat Balci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (5), pp.604-605. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2023.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal area has expanded into three homologue human parietal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2021.102185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effect of goal-directed and experience-dependent on attentional deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.3417. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.14.3417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially meaningful visual context either enhances or inhibits vocalisation processing in the macaque brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32512-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the brain-computer interface: Decoding brain activity as a tool to understand neuronal mechanisms subtending cognition and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian L Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.811736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.119206. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary gap in primate default mode network organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Everling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T Whitlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnegan J Calabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of spatial attention and perceptual rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (11-12), pp.3209-3223. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.15044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Control of Proactive and Reactive Mechanisms of Visual Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (13), pp.2745-2761. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhab378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distractibility and impulsivity neural states are distinct from selective attention and modulate the implementation of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32385-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MRI: on the scientific value of combining non-human primate neuroimaging with metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Garcia-Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Chai Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.117679. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisensory perspective onto primate pulvinar functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.231-243. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Persistent Neuronal Activity During Covert Spatial Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neural Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncir.2021.679796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral validation of novel high resolution attention decoding method from multi-units &amp; local field potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.117853. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common functional localizers to enhance NHP &amp; cross-species neuroscience imaging research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Russ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Chai Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237, pp.118203. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and challenges of longitudinal non-human primate neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela García-Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Kindred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Merchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.118009. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback for cognitive enhancement and intervention and brain plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.1133 - 1144. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2021.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early social adversity modulates the relation between attention biases and socioemotional behaviour in juvenile macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Belluardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Francesco Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.21704. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00620-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated video-based heart rate tracking for the anesthetized and behaving monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74954-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal attentional saccades explore space rhythmically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.925. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14649-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and behavioural correlates of shared neuronal noise variability in vision and visual cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.85 - 97. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cophys.2020.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher I Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele A Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal population correlates of target selection and distractor filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 209, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomoxetine improves attentional orienting in a predictive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonhwang Koo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward activations and face fields in monkey cingulate motor areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (3), pp.1037-1044. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00749.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical networks for encoding near and far space in the non-human primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.164-178. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 3D diffusion tensor MRI of anesthetized rhesus macaque brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Tounekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontier of Self and Impact Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prediction of Impact of a Looming Stimulus onto the Body Is Subserved by Multisensory Integration Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (44), pp.10656-10670. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.0610-17.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Two-Dimensional Access to the Spatial Location of Covert Attention in Macaque Prefrontal Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (13), pp.1699-1704. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile representation of the head and shoulders assessed by fMRI in the nonhuman primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00633.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Cortical Correlates of Spontaneous Eye Blinks in the Nonhuman Primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.2333 - 2345. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhu038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Prediction by Looming Visual Stimuli Enhances Tactile Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (10), pp.4179-4189. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3031-14.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal bases of peripersonal and extrapersonal spaces, their plasticity and their dynamics: Knowns and unknowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.313-326. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole brain mapping of visual and tactile convergence in the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Dynamics of Spatial Attention, Position, and Color Coding within the Parietofrontal Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (7), pp.3174 - 3189. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.2370-14.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective visual attention to drive cognitive brain-machine interfaces: from concepts to neurofeedback and rehabilitation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2014.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Classifiers for Decoding Sensory and Cognitive Information from Prefrontal Neuronal Populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal convergence within the intraparietal sulcus of the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ibarrola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sappey-Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (9), pp.4128-4139. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1421-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Functional Hierarchy within the Parietofrontal Network in Stimulus Selection and Attention Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.8359 - 8369. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.4058-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive inhibitory control varies with task context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (11), pp.3568-3579. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2012.08264.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive inhibitory control of response as the default state of executive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Criaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of parietal and frontal inactivations on reaction times distributions in a visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2012.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention to baseline: does orienting visuospatial attention really facilitate target detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Albares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Criaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Chi Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (2), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00206.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused visual attention distorts distance perception away from the attentional locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (3), pp.535-545. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout of the intrinsic and extrinsic properties of a stimulus from un-experienced neuronal activities: towards cognitive neuroprostheses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabaa Farbod Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal deployment of voluntary attention across the visual field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal deployment of voluntary attention across the visual field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (8), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0006716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory integration in the ventral intraparietal area of the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.27 : 1922-1932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory integration in multiple reference frames in the posterior parietal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denéve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (3), pp.159-166. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-004-0021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo van Kerkoerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Human Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.627-641, 2025, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-820480-1.00134-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements sensorimoteurs de l’attention, De l’exploration attentionnelle à l’exploration oculomotrice : mécanismes neuronaux et réseaux cérébraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, cerveau et processus mentaux. Les fondements sensorimoteurs de la cognition, Yann Coello (dir.), Dunod,juillet 2024. Préface d'Alain Berthoz, Professeur Honoraire au Collège de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ichnos Anthropos, 2024, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/124sh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary perspective on peripersonal space and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Archaeology, Body Cognition, and the Evolution of Visuospatial Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.51-83, 2023, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99193-3.00009-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density Electrophysiological Recordings to Assess the Dynamic Properties of Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264086.013.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and task-dependent decoding of the human attentional spotlight from MEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mostafalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Clausner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danila Shelepenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MacqD - A Deep Learning-based Model for Automatic Detection of Socially-housed Laboratory Macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Moat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudet Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bacardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIND WANDERING AND ITS RELATIONSHIP WITH SUSTAINED ATTENTION AND EXECUTIVE FUNCTIONS IN PRESCHOOLERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Charts for the Rhesus Macaque Lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alldritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.B. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vos de Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bethlehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seidlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal functional connectivity patterns reveal an anterio-posterior specialization mirroring that described in human ventral intraparietal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human medial pulvinar is involved in face and tactile processing and dynamically adjusts its cortical connectivity based on ongoing stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudet-Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency coding of multisensory integration in the local field potentials of the medial pulvinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Vittek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain structure and activity predicting cognitive maturation in adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junda Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Lian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct neural states encode task identity in frontal eye field and interact with its core spatial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple focal pulvinar projection fields in the macaque cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of multiplexing: PFC integrates multiple sources of information in non-orthogonal components accounting for behavioral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive real-time access to spatial attention information from 3T fMRI BOLD signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ibarolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic variations in prefrontal inter-neuronal correlations, their underlying mechanisms and their behavioral correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and suppression of visual information in the macaque prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-based signal selection improves decoding of attention spotlight from multi-units & local field potentials and enhances correlation with behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Sousa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic variations in prefrontal inter-neuronal correlations, their underlying mechanisms and their behavioral correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment reward structure shapes exploration and strategy in humans and non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of anxiety in rhesus macaques exposed to early social adversity: A longitudinal DTI study across adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Errame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Jun 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas vers une identification plus précoce du risque de chute : évaluation de l’inhibition motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fonollosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la chute de la personne âgée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du contrôle inhibiteur lors de l'initiation d'un pas volontaire dans une tâche de temps de réaction de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fonollosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ième congrès de la Société Francophone Posture Equilibre Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, MONTPELLIER, France. p. 342, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout of the intrinsic and extrinsic properties of stimuli from unexperienced neuronal activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabaa Farbod Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Suliann Ben Hamed </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">suliann-ben-hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1510-7284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157262626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5ed7CN8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-6070-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind wandering and its relationship with sustained attention and executive functions in preschoolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 262, pp.106372. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2025.106372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Coding of Multisensory Integration in the Local Field Potentials of the Medial Pulvinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Vittek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (5), pp.e70230. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.70230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal functional connectivity patterns reveal an anterio-posterior specialization mirroring that described in human ventral intraparietal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prefrontal cortex encodes task-identity information and flexibly adjusts its sensory processes as a function of the specific ongoing task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Luis Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (8), pp.e3003353. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding Covert Visual Attention in Space and Time from Neural Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Vision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.495-520. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-vision-101322-011902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Integrating motivation and attention: behavioral and neural perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Bardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Brunamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.1729668. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2025.1729668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MacqD deep-learning-based model for automatic detection of socially housed laboratory macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Jiawei Moat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudet-Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bacardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.11883. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95180-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal measures of monkey brain structure and activity through adolescence predict cognitive maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junda Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Lian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (11), pp.2344-2355. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-025-02076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attention soutenue et le vagabondage mental ou « mind-wandering »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.275-299. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2025.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution fMRI reveals a dorsal brain pathway selective for conspecific vocalizations in macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koh Ikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/IMAG.a.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macaque claustrum, pulvinar and putative dorsolateral amygdala support the cross‐modal association of social audio‐visual stimuli based on meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (12), pp.3203-3223. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.16328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of statistical learning in visual search and its interaction with salience processing: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 286, pp.120514. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of top-down and bottom-up attention on post-selection posterior contralateral negativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (3), pp.705-717. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-022-02636-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effects of top-down attention and statistical learning during visual search: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneleen Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (6), pp.1819-1833. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-023-02728-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular effects on high-resolution 3D multi-shot diffusion MRI of the rhesus macaque brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Tounekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoxetine degrades luminance perceptual thresholds while enhancing motivation and reward sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1103999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.693. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate and overlapping mechanisms of statistical regularities and salience processing in the occipital cortex and dorsal attention network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (18), pp.6439-6458. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.26520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A response to claims of emergent intelligence and sentience in a dish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuat Balci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (5), pp.604-605. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2023.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated effect of goal-directed and experience-dependent on attentional deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dolci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Rashal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (14), pp.3417. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.14.3417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially meaningful visual context either enhances or inhibits vocalisation processing in the macaque brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32512-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the brain-computer interface: Decoding brain activity as a tool to understand neuronal mechanisms subtending cognition and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian L Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.811736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic causal interactions between occipital and parietal cortex explain how endogenous spatial attention and stimulus-driven salience jointly shape the distribution of processing priorities in 2D visual space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nico Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chelazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.119206. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal area has expanded into three homologue human parietal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2021.102185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of spatial attention and perceptual rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (11-12), pp.3209-3223. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.15044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary gap in primate default mode network organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Everling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T Whitlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finnegan J Calabro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Control of Proactive and Reactive Mechanisms of Visual Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (13), pp.2745-2761. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhab378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distractibility and impulsivity neural states are distinct from selective attention and modulate the implementation of spatial attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32385-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisensory perspective onto primate pulvinar functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.231-243. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MRI: on the scientific value of combining non-human primate neuroimaging with metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Garcia-Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Chai Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.117679. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Persistent Neuronal Activity During Covert Spatial Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neural Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncir.2021.679796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral validation of novel high resolution attention decoding method from multi-units &amp; local field potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.117853. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common functional localizers to enhance NHP &amp; cross-species neuroscience imaging research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Russ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sze Chai Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 237, pp.118203. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and challenges of longitudinal non-human primate neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela García-Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Kindred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Merchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.118009. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback for cognitive enhancement and intervention and brain plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.1133 - 1144. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2021.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early social adversity modulates the relation between attention biases and socioemotional behaviour in juvenile macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Belluardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Francesco Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.21704. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00620-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal attentional saccades explore space rhythmically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.925. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14649-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated video-based heart rate tracking for the anesthetized and behaving monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Gacoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74954-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and behavioural correlates of shared neuronal noise variability in vision and visual cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.85 - 97. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cophys.2020.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher I Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele A Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal population correlates of target selection and distractor filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 209, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomoxetine improves attentional orienting in a predictive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonhwang Koo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward activations and face fields in monkey cingulate motor areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (3), pp.1037-1044. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00749.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical networks for encoding near and far space in the non-human primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.164-178. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 3D diffusion tensor MRI of anesthetized rhesus macaque brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Tounekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontier of Self and Impact Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prediction of Impact of a Looming Stimulus onto the Body Is Subserved by Multisensory Integration Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (44), pp.10656-10670. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.0610-17.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Two-Dimensional Access to the Spatial Location of Covert Attention in Macaque Prefrontal Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (13), pp.1699-1704. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile representation of the head and shoulders assessed by fMRI in the nonhuman primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00633.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Cortical Correlates of Spontaneous Eye Blinks in the Nonhuman Primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.2333 - 2345. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhu038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Prediction by Looming Visual Stimuli Enhances Tactile Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (10), pp.4179-4189. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3031-14.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Dynamics of Spatial Attention, Position, and Color Coding within the Parietofrontal Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (7), pp.3174 - 3189. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.2370-14.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal bases of peripersonal and extrapersonal spaces, their plasticity and their dynamics: Knowns and unknowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.313-326. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole brain mapping of visual and tactile convergence in the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Odouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.93 - 102. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Classifiers for Decoding Sensory and Cognitive Information from Prefrontal Neuronal Populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective visual attention to drive cognitive brain-machine interfaces: from concepts to neurofeedback and rehabilitation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2014.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal convergence within the intraparietal sulcus of the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ibarrola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sappey-Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (9), pp.4128-4139. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1421-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Functional Hierarchy within the Parietofrontal Network in Stimulus Selection and Attention Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.8359 - 8369. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/jneurosci.4058-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive inhibitory control varies with task context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (11), pp.3568-3579. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2012.08264.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive inhibitory control of response as the default state of executive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Criaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Ballanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulinguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of parietal and frontal inactivations on reaction times distributions in a visual search task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2012.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused visual attention distorts distance perception away from the attentional locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (3), pp.535-545. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention to baseline: does orienting visuospatial attention really facilitate target detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Albares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Criaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Chi Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (2), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00206.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout of the intrinsic and extrinsic properties of a stimulus from un-experienced neuronal activities: towards cognitive neuroprostheses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabaa Farbod Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (1-3), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal deployment of voluntary attention across the visual field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal deployment of voluntary attention across the visual field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (8), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0006716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory integration in the ventral intraparietal area of the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.27 : 1922-1932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory integration in multiple reference frames in the posterior parietal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Avillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denéve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (3), pp.159-166. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-004-0021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo van Kerkoerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Human Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.627-641, 2025, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-820480-1.00134-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements sensorimoteurs de l’attention, De l’exploration attentionnelle à l’exploration oculomotrice : mécanismes neuronaux et réseaux cérébraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, cerveau et processus mentaux. Les fondements sensorimoteurs de la cognition, Yann Coello (dir.), Dunod,juillet 2024. Préface d'Alain Berthoz, Professeur Honoraire au Collège de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ichnos Anthropos, 2024, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/124sh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary perspective on peripersonal space and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Archaeology, Body Cognition, and the Evolution of Visuospatial Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.51-83, 2023, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99193-3.00009-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density Electrophysiological Recordings to Assess the Dynamic Properties of Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264086.013.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and task-dependent decoding of the human attentional spotlight from MEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Mostafalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Clausner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danila Shelepenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIND WANDERING AND ITS RELATIONSHIP WITH SUSTAINED ATTENTION AND EXECUTIVE FUNCTIONS IN PRESCHOOLERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Charts for the Rhesus Macaque Lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alldritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.B. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vos de Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bethlehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seidlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The macaque ventral intraparietal functional connectivity patterns reveal an anterio-posterior specialization mirroring that described in human ventral intraparietal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Heed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MacqD - A Deep Learning-based Model for Automatic Detection of Socially-housed Laboratory Macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Moat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gaudet Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bacardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human medial pulvinar is involved in face and tactile processing and dynamically adjusts its cortical connectivity based on ongoing stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaudet-Trafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency coding of multisensory integration in the local field potentials of the medial pulvinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Vittek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain structure and activity predicting cognitive maturation in adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junda Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Lian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct neural states encode task identity in frontal eye field and interact with its core spatial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple focal pulvinar projection fields in the macaque cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Froesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Goudrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanduffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive real-time access to spatial attention information from 3T fMRI BOLD signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ibarolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of multiplexing: PFC integrates multiple sources of information in non-orthogonal components accounting for behavioral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic variations in prefrontal inter-neuronal correlations, their underlying mechanisms and their behavioral correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and suppression of visual information in the macaque prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-based signal selection improves decoding of attention spotlight from multi-units & local field potentials and enhances correlation with behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Sousa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Di Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic variations in prefrontal inter-neuronal correlations, their underlying mechanisms and their behavioral correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interneuronal correlations dynamically adjust to task demands at multiple time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment reward structure shapes exploration and strategy in humans and non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of anxiety in rhesus macaques exposed to early social adversity: A longitudinal DTI study across adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Errame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Rayson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Massera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bihan-Poudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Jun 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas vers une identification plus précoce du risque de chute : évaluation de l’inhibition motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fonollosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la chute de la personne âgée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du contrôle inhibiteur lors de l'initiation d'un pas volontaire dans une tâche de temps de réaction de choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fonollosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ième congrès de la Société Francophone Posture Equilibre Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, MONTPELLIER, France. p. 342, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout of the intrinsic and extrinsic properties of stimuli from unexperienced neuronal activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabaa Farbod Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Astrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Ibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90BB95A0"/>
+    <w:nsid w:val="5BF5EB72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suliann-ben-hamed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1510-7284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157262626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6070-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Ziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106372" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-vision-101322-011902" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bardella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Brunamonti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Bello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1729668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Vittek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Juan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Sheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clavagnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00491" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mouille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Astrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Luis Amengual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003353" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Jiawei Moat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudet-Trafit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Paul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bacardit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95180-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junda Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Lian Qi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Machado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02076-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wardak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.03.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Ikuchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hauser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dolci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Rashal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santandrea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120514" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Gacoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goudard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16328" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1103999" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben-Hamed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02636-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Dewulf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02728-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bihan-Poudec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Tounekti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Foster" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102185" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Baldini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.14.3417" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32512-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Loriette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L Amengual" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.811736" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hori" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Everling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Whitlow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnegan J Calabro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110669" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab378" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Amengual" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Bello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32385-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garcia-Saldivar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117679" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cappe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.02.043" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Amengual" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2021.679796" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972554v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine de Sousa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Bello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117853" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972348v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Russ" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Petkov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118203" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Song" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garc&#237;a-Saldivar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kindred" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merchant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loriette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ziane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.08.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Massera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Belluardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00620-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74954-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14649-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045201v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2020.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045183v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116517" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438453v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Odouard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.04.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.045" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XVGH2HS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337417v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01073" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047449v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin&#232;de" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0610-17.2017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972367v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.04.054" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00633.2015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260427v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu038" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3031-14.2015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260224v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.10.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082441v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ibos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Duhamel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hamed" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2370-14.2015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260294v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2014.00144" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082430v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086314" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guipponi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarrola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Comte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sappey-Marinier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1421-12.2013" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082401v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4058-12.2013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08264.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CD1NLDH3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890791v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00059" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2012.00039" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972524v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albares" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Chi Trung Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00206.2011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972525v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#232;ve" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082391v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabaa Farbod Kia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.07.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082415v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082369v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006716" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320319v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avillac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Duhamel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#233;ve" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-004-0021-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799845v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820480-1.00134-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799851v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Dali" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/124sh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310552v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99193-3.00009-X" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264086.013.363" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337568v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mostafalu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Clausner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Shelepenkov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972519v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Moat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudet Trafit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799868v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799863v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799861v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudet-Trafit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froesel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamberton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799865v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vittek" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799857v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799869v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouille" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goudrad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310556v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872788v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loriette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sousa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavagnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarolla" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045220v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astrand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wardak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066062v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamed" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045215v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045193v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Sousa Ferreira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972562v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972356v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969348v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Alavi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257885v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Errame" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249293v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777882v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZP3GVN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suliann-ben-hamed" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1510-7284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157262626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5ed7CN8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6070-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Ziane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2025.106372" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Vittek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Juan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70230" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Sheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clavagnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Froesel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00491" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mouille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Astrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Luis Amengual" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-vision-101322-011902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bardella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Brunamonti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Bello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1729668" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Jiawei Moat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudet-Trafit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bacardit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95180-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junda Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Lian Qi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Machado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02076-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wardak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.03.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Ikuchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hauser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.108" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Gacoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goudard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16328" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04684127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dolci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Rashal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santandrea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chelazzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120514" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben-Hamed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Macaluso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-022-02636-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nico Boehler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Dewulf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02728-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bihan-Poudec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Tounekti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1103999" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26520" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Baldini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.14.3417" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32512-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872777v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Loriette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L Amengual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.811736" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chelazzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119206" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872695v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Foster" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102185" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Everling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Whitlow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnegan J Calabro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110669" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab378" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Amengual" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Bello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32385-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cappe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.02.043" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172691v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garcia-Saldivar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117679" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Amengual" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2021.679796" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine de Sousa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Bello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117853" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Russ" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Petkov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118203" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Song" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garc&#237;a-Saldivar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kindred" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merchant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loriette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ziane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.08.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Massera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Belluardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00620-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045185v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14649-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045177v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74954-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045201v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2020.07.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045183v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116517" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326253v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Reynaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.03.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Odouard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.04.036" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.06.045" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XVGH2HS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337417v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01073" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047449v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin&#232;de" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0610-17.2017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972367v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.04.054" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260347v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00633.2015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260427v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu038" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972372v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3031-14.2015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Ibos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Duhamel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ben Hamed" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2370-14.2015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260224v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.10.022" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260357v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082430v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086314" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260294v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2014.00144" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guipponi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarrola" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Comte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sappey-Marinier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1421-12.2013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082401v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.4058-12.2013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138794v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08264.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CD1NLDH3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890791v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00059" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972523v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2012.00039" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972525v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#232;ve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albares" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Chi Trung Nguyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00206.2011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082391v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabaa Farbod Kia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.07.015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082415v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082369v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006716" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320319v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Avillac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Duhamel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539751v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Den&#233;ve" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-004-0021-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799845v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820480-1.00134-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799851v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Dali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/124sh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310552v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99193-3.00009-X" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972346v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264086.013.363" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337568v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mostafalu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Clausner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Shelepenkov" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799868v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799859v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alldritt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.B. Ramirez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vos de Wael" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bethlehem" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seidlitz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799863v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972519v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Moat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaudet Trafit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799861v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudet-Trafit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froesel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dali" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamberton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799865v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vittek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799857v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astrand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310541v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goudrad" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872788v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loriette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sousa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavagnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibarolla" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310556v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045220v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaillard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wardak" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066062v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamed" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045215v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045193v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de Sousa Ferreira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045217v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972562v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972356v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969348v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Alavi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257885v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Errame" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249293v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777882v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.015" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZP3GVN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>