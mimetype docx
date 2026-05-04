--- v0 (2026-03-24)
+++ v1 (2026-05-04)
@@ -17,59 +17,83 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sulivan Jouanneau </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -2472,51 +2496,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3167,325 +3191,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02026088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Assaf</w:t>
+                <w:t xml:space="preserve">High throughput microbial array for complex environmental sample assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Durand</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTA, International Symposium on Toxicity Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bellingham, United States</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Bioluminescence and Chemiluminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349725v1</w:t>
+                <w:t xml:space="preserve">hal-05603682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISTA, International Symposium on Toxicity Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bellingham, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-bacteria based BioMEMS to measure the bod parmeter of polluted waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Micromechanics and Microsystems Europe workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of genetic and phenotypic diversity in a marine microbial community exposed to pollutants: a microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3527,73 +3676,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaEcOmics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study in microcosms of the evolution of the genetic and phenotypic diversity of a marine microbial community exposed to different pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3635,73 +3784,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOXLAB: Multidimensional biosensor to assess toxicity of wastewaters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3743,113 +3892,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Bioluminescence and Chemiluminescence &amp; XIX International Symposium on Luminescence Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving complexity of biodegradation assessments for UVCB chemicals usingan automated system: EVABIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sweetlove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Grangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,672 +4017,797 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-sensors device to assess the biodegradation of chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calzolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput microbial array for complex matrix assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High throughput microbial array for complex environmental sample assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Cregut</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368214v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From toxicological bioassay and chemometrics analysis to a Raman spectroscopy multiparametric biosensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Assaf</w:t>
+                <w:t xml:space="preserve">High throughput microbial array for complex matrix assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355490v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor</w:t>
+                <w:t xml:space="preserve">From toxicological bioassay and chemometrics analysis to a Raman spectroscopy multiparametric biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Cordella</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Analytical Chemistry (EuroAnalysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360153v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Analytical Chemistry (EuroAnalysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-bacteria based BioMEMS to measure the bod parmeter of polluted waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Micromechanics and Microsystems Europe workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.FSI-P2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4543,51 +4817,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Effects of Metal and Organometallic Compounds with Microbial Bioluminescence and Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4623,92 +4897,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérald Thouand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Cell Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.825-850, 2022, 978-3-030-23217-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-23217-7_90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Bioreporter Applications in Ecotoxicology: Concepts and Practical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4753,92 +5027,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.283-311, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61795-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological Design of Optical Bacterial Biosensors for the Online Environmental Monitoring of Water Pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4867,320 +5141,320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioluminescent Microbial BiosensorsDesign, Construction, and Implementation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main Technological Advancements in Bacterial Bioluminescent Biosensors Over the Last Two Decades.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-116, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/10_2015_333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Metal and Organometallic Compounds with Bioluminescent Bacterial Bioassays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-99, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/10_2015_332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Bioluminescent Biosensor Characterisation for On-line Monitoring of Heavy Metals Pollutions in Waste Water Treatment Plant Effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5202,97 +5476,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Affi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gezekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/7210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5302,51 +5576,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for carrying out a test to evaluate wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5368,73 +5642,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023105163. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'évaluation de la teneur en matière organique biodégradable d'un échantillon aqueux et kit pour sa réalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5456,73 +5730,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2019162618. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'estimation de la toxicité globale d'un échantillon aqueux, kit pour sa mise en œuvre et utilisation pour divers types d'effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5531,65 +5805,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2019162619. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5736,51 +6010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Aghajani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Andr&#233;-Miral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37309-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25103215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Thouand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35640-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hussein Dib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15010188" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141710932" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02353122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Recoules" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2019.10.6.1168" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2016.097301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Affi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9490-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Thouand Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4942-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929397v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bittel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.066" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3024918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blusseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1031757" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Pernetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4353-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFWJXW1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Thouand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02026088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Cordella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355490v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_90" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538129v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lahmar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_333" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gezekel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7210" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Aghajani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Andr&#233;-Miral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37309-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25103215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Thouand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35640-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hussein Dib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15010188" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141710932" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02353122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Recoules" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2019.10.6.1168" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2016.097301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Affi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9490-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Thouand Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4942-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929397v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bittel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.066" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3024918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blusseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1031757" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Pernetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4353-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFWJXW1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Thouand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02026088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Cordella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355490v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_90" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lahmar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_333" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330100v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gezekel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7210" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389065v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389067v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>