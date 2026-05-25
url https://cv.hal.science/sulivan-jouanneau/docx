--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -258,222 +258,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Influence of Environmental Factors on the Toxicity of Pentachlorophenol on E. coli-Based Bioassays</w:t>
+                <w:t xml:space="preserve">A bioelectronic tongue to estimate the toxicological intensity of pollutants in wastewater treatment plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s25103215⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.123470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075634v1</w:t>
+                <w:t xml:space="preserve">hal-04984114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioelectronic tongue to estimate the toxicological intensity of pollutants in wastewater treatment plant</w:t>
+                <w:t xml:space="preserve">Prediction of Influence of Environmental Factors on the Toxicity of Pentachlorophenol on E. coli-Based Bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.123470. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (10), pp.3215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s25103215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984114v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating toxic impact on marine microbial community using combined genetic and phenotypic approaches</w:t>
               </w:r>
@@ -887,51 +887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1017,51 +1017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Grangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.115079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1121,51 +1121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Gué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1219,420 +1219,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Influencing Adhesion of Submicrometer Thin Metal Films: A Critical Review</w:t>
+                <w:t xml:space="preserve">Numerical modeling of the dynamic response of a bioluminescent bacterial biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lahmar</w:t>
+                <w:t xml:space="preserve">Mahmoud Affi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Assaf</w:t>
+                <w:t xml:space="preserve">Camille Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Durand</w:t>
+                <w:t xml:space="preserve">Patrick Legentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jouanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerald Thouand</w:t>
+                <w:t xml:space="preserve">Jacques Comiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7569/RAA.2016.097301⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408, pp.8761-8770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9490-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533271v1</w:t>
+                <w:t xml:space="preserve">hal-02546445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the dynamic response of a bioluminescent bacterial biosensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la toxicité de l’arsenic par spectroscopie Raman et analyse en composantes indépendantes (ICA) : vers un nouveau biocapteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Solliec</w:t>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Legentilhomme</w:t>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Comiti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+                <w:t xml:space="preserve">Marie José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 984, pp.8-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546445v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la toxicité de l’arsenic par spectroscopie Raman et analyse en composantes indépendantes (ICA) : vers un nouveau biocapteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors Influencing Adhesion of Submicrometer Thin Metal Films: A Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
+                <w:t xml:space="preserve">M.J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bittel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie José Durand</w:t>
+                <w:t xml:space="preserve">S. Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.47 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7569/RAA.2016.097301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594617v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a toxicity biosensor based on Aliivibrio fischeri entrapped in a disposable card</w:t>
               </w:r>
@@ -1644,51 +1644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (5), pp.4340 - 4345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1748,77 +1748,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (20), pp.12324 - 12332. </w:t>
@@ -1990,51 +1990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for assessing biochemical oxygen demand (BOD): a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,64 +2137,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Detection of Metals in Environmental Samples: Comparing Two Concepts of Bioluminescent Bacterial Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (21), pp.11979-11987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2280,51 +2280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (7), pp.2925 - 2931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2575,51 +2575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22st International Symposium on Bioluminescence and Chemiluminescence &amp; 20th International Symposium on Luminescence Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Foz Do Ignaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2683,51 +2683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand-Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2778,51 +2778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2899,51 +2899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3007,51 +3007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Bioluminescence and Chemiluminescence (Online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gijon (Online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3070,303 +3070,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microsystem approach to measure the oxygen consumption of bacteria. Towards a precise evaluation of the BOD (Biological Oxygen Demand) parameter of wastewater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Recoules</w:t>
+                <w:t xml:space="preserve">High throughput microbial array for complex environmental sample assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Environmental Systems Research (ICESR 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Bioluminescence and Chemiluminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02026088v1</w:t>
+                <w:t xml:space="preserve">hal-05603682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput microbial array for complex environmental sample assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Cregut</w:t>
+                <w:t xml:space="preserve">A microsystem approach to measure the oxygen consumption of bacteria. Towards a precise evaluation of the BOD (Biological Oxygen Demand) parameter of wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Gué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boukabache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Bioluminescence and Chemiluminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Environmental Systems Research (ICESR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05603682v1</w:t>
+                <w:t xml:space="preserve">hal-02026088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,51 +3499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Micromechanics and Microsystems Europe workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
@@ -3846,64 +3846,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Bioluminescence and Chemiluminescence &amp; XIX International Symposium on Luminescence Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4217,64 +4217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcotoxicoMic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
@@ -4303,51 +4303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput microbial array for complex matrix assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,51 +4355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4424,90 +4424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From toxicological bioassay and chemometrics analysis to a Raman spectroscopy multiparametric biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4549,51 +4549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4726,51 +4726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Micromechanics and Microsystems Europe workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.FSI-P2, 2014</w:t>
@@ -4991,64 +4991,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.283-311, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5108,51 +5108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioluminescent Microbial BiosensorsDesign, Construction, and Implementation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5171,274 +5171,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Technological Advancements in Bacterial Bioluminescent Biosensors Over the Last Two Decades.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Metal and Organometallic Compounds with Bioluminescent Bacterial Bioassays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.101-116, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/10_2015_333⟩</w:t>
+              <w:t xml:space="preserve">, pp.77-99, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/10_2015_332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929450v1</w:t>
+                <w:t xml:space="preserve">hal-01929442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Metal and Organometallic Compounds with Bioluminescent Bacterial Bioassays.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Main Technological Advancements in Bacterial Bioluminescent Biosensors Over the Last Two Decades.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cregut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">J. Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.77-99, 2015, </w:t>
+              <w:t xml:space="preserve">, pp.101-116, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/10_2015_332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/10_2015_333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929442v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Bioluminescent Biosensor Characterisation for On-line Monitoring of Heavy Metals Pollutions in Waste Water Treatment Plant Effluents</w:t>
               </w:r>
@@ -5450,51 +5450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Affi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5603,64 +5603,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for carrying out a test to evaluate wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023105163. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5672,190 +5672,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'évaluation de la teneur en matière organique biodégradable d'un échantillon aqueux et kit pour sa réalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Méthode d'estimation de la toxicité globale d'un échantillon aqueux, kit pour sa mise en œuvre et utilisation pour divers types d'effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2019162618. 2019</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2019162619. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389065v1</w:t>
+                <w:t xml:space="preserve">hal-02389067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'estimation de la toxicité globale d'un échantillon aqueux, kit pour sa mise en œuvre et utilisation pour divers types d'effluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Méthode d'évaluation de la teneur en matière organique biodégradable d'un échantillon aqueux et kit pour sa réalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2019162619. 2019</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2019162618. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389067v1</w:t>
+                <w:t xml:space="preserve">hal-02389065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6010,51 +6010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Aghajani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Andr&#233;-Miral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37309-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25103215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Thouand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35640-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hussein Dib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15010188" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141710932" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02353122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Recoules" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2019.10.6.1168" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2016.097301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Affi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9490-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Thouand Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4942-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929397v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bittel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.066" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3024918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blusseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1031757" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Pernetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4353-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFWJXW1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Thouand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02026088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Cordella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355490v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_90" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lahmar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_333" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330100v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gezekel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7210" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389065v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389067v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Aghajani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Andr&#233;-Miral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37309-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25103215" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delaunay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Thouand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35640-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hussein Dib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15010188" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141710932" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02353122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Recoules" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2019.10.6.1168" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Affi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9490-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2016.097301" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Thouand Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4942-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929397v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bittel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.066" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3024918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blusseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1031757" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Pernetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4353-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFWJXW1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Thouand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02026088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Cordella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355490v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_90" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929450v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lahmar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_333" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330100v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gezekel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7210" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>