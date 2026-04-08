--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sülün Aykurt-Buchwalter </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Doctorat en sciences du langage, Université Grenoble Alpes. Sous la dir. de Tatiana Aleksandrova & Lidia Miladi. Membres du jury : Laura Abou Haidar, Marzena Watorek, Mehmet Ali Akinci, Françoise Boch, Teresa Muryn.&amp;quot;Apprendre à argumenter en FLE : structure du texte et expression des modalités dans les productions écrites d'apprenants turcophones&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1er trimestre 2021 : Séjour d'étude au Royaume-Uni : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting research student, King's College London</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Master 2 Didactique des langues, mention très bien, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Master 1 Didactique des langues, mention bien, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Écrit en L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Acquisition des L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rhétorique interculturelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Argumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploitation pédagogique des corpus écrits</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier les enseignants à la langue première des élèves : l’exemple du turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jambu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prompt pédagogique : un nouveau genre écrit à enseigner en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l’essai argumenté en FLE : analyse contrastive d’un corpus d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/137vm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadiscours interactionnel dans l’essai argumenté en FLE : Analyse des références à l’auteur et au lecteur chez des apprenants sinophones, russophones et turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/156qo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scheepers (dir.), Former à l’oral, former par l’oral dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et appropriation des formes du futur en français langue étrangère : étude d’un corpus d’écrits argumentés d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lm9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu comprendras plus tard » : Pourquoi des enseignants de FLE n’enseignent pas les modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer un dispositif de formation continue en ligne pour des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une « littératie de corpus » des enseignant(e)s de FLE : Discours enseignants en contexte de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du pronom on en FLE : une étude sur les essais argumentés d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218 (2), pp.73-88. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.218.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scheepers (dir.), Former à l’écrit, former par l’écrit dans l’enseignement supérieur, préface de Christiane Donahue, postface d’Élisabeth Bautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vaut trop que pas assez ? Le paragraphe chez les apprenants turcophones du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia – jeunes chercheurs et jeunes chercheuses, 2, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’écriture en français à l’Université Galatasaray : pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Master FLE : une interface entre la formation des enseignants et l'intégration des étudiants en exil à l'université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans des cursus universitaires en didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumenter comme un apprenant avancé : Analyse du verbe &amp;quot;pouvoir&amp;quot; dans le corpus TCFLE-8 et applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumenter en langue étrangère : quelles pistes d'amélioration pour l'enseignement et l'apprentissage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Mar 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Altérités. Apprentissage des langues débutées à l’université en contextes historiquement marqués : mémoire, géopolitique, imaginaires. Le cas du turc et du grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Loizidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN 2025: Débuter une langue à l’université : diversité des expériences vécues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ne pas être gênés par leur gêne, ne pas avoir peur de leur peur » : Enjeux émotionnels de la première séance de cours avec des débutants en langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN 2025 : Débuter une langue à l’université : diversité des expériences vécues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de renforcement des littéracies universitaires via le numérique à destination d'étudiants réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles approches de la langue pour quelles didactique des discours dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LUDDES, Oct 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coup de foudre », « choc linguistique » et « poissons hors de l'eau » : Comment les enseignants de langue perçoivent et vivent la première séance de cours avec des débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La relation en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des manuels aux corpus : comment décrire le suffixe -Dlr en turc en contexte didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles « grammaires enseignantes » pour l’enseignement des langues ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, INALCO (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the modal suffix -DIr in L2 Turkish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Based Practices in the Teaching of Turkish as L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, May 2024, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On remercie une fois encore » : Requests and anticipatory thanks in formal letters in L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragraphe vs. Paragraf : une approche interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycler les mots. Séminaire de jeunes chercheurs et chercheuses en Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports possibles des corpus au matériel pédagogique en FLE : une étude sur les requêtes dans les corpus écrits de natifs et d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés au traitement des erreurs dans la constitution de corpus écrits : l’exemple de corpus d’apprenants turcophones et sinophones de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruit de fond ou valeur ajoutée ? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-mentions in persuasive writing in L2 French: A Study on the use of JE, NOUS and ON by L1 Turkish learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Student Conference in Learner Corpus Research 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Applied Linguistics, Eurac Research, Oct 2023, Bozen - Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le premier cours, c'est comme une première rencontre : coup de foudre... ou pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe Didactique des langues du Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une langue débutée à l’université : évolution dans les pratiques et convictions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing possibility in argumentative writing : findings from a learner corpus of L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-conference workshop on learner corpus research, University of California Davis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive des modalités dans un corpus de scripteurs natifs et apprenants: une étude sur l’acquisition de l’écrit argumentatif en FLE chez les apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ColDoc - Université Paris Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur ou maladresse ? Les défis de l’emploi du pronom « on » dans l’écrit argumenté en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’APFUCC, Fédération des Sciences humaines du Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des recherches en acquisition à la didactique de l’écrit: une étude sur des apprenants turcophones du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque Sciences, Sciences du Langage, Arts et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités à travers l’argumentation: une analyse contrastive de productions écrites en français et en turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGAGE - Langage et Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;modalité&amp;quot; : omniprésente en linguistique, sous-exploitée en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’étude des jeunes chercheuses du laboratoire EDA, Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of modality in argumentative writing – Research on a learner corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Teaching and Language Corpora conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face aux influences translinguistiques chez les élèves originaires de Turquie : analyse d'un dispositif de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues acquisition-didactique des langues en milieux guidés, Journées d'études du RéAL2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothetical si-structures in early stages of L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSLA 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tromso, Norvège, Norway. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/l4172005116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et constituer un corpus d'apprenants turcophones du FLE : enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Constitution de corpus d'apprenants écrits en contexte universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des modalités dans l'expression des requêtes écrites : Le cas des apprenants turcophones de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Acquisition de la pragmatique en L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modalisation du texte argumentatif en français et en turc : Une analyse contrastive du verbe « pouvoir » et son équivalent, le suffixe -abil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Herman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argumentativité à l’argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-84, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des corpus en classe de FLE : impact sur l'apprentissage, formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ertek, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et pratiques actuelles en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Egitim Yayinevi, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTUR-FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à argumenter en FLE : structure du texte et expression des modalités dans les productions écrites d'apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2023. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023GRALL006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04250136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sülün Aykurt-Buchwalter </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Doctorat en sciences du langage, Université Grenoble Alpes. Sous la dir. de Tatiana Aleksandrova & Lidia Miladi. Membres du jury : Laura Abou Haidar, Marzena Watorek, Mehmet Ali Akinci, Françoise Boch, Teresa Muryn.&amp;quot;Apprendre à argumenter en FLE : structure du texte et expression des modalités dans les productions écrites d'apprenants turcophones&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1er trimestre 2021 : Séjour d'étude au Royaume-Uni : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting research student, King's College London</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Master 2 Didactique des langues, mention très bien, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Master 1 Didactique des langues, mention bien, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Écrit en L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Acquisition des L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rhétorique interculturelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Argumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploitation pédagogique des corpus écrits</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier les enseignants à la langue première des élèves : l’exemple du turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jambu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l’essai argumenté en FLE : analyse contrastive d’un corpus d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/137vm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prompt pédagogique : un nouveau genre écrit à enseigner en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadiscours interactionnel dans l’essai argumenté en FLE : Analyse des références à l’auteur et au lecteur chez des apprenants sinophones, russophones et turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/156qo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scheepers (dir.), Former à l’oral, former par l’oral dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et appropriation des formes du futur en français langue étrangère : étude d’un corpus d’écrits argumentés d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lm9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du pronom on en FLE : une étude sur les essais argumentés d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218 (2), pp.73-88. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.218.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu comprendras plus tard » : Pourquoi des enseignants de FLE n’enseignent pas les modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer un dispositif de formation continue en ligne pour des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une « littératie de corpus » des enseignant(e)s de FLE : Discours enseignants en contexte de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scheepers (dir.), Former à l’écrit, former par l’écrit dans l’enseignement supérieur, préface de Christiane Donahue, postface d’Élisabeth Bautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vaut trop que pas assez ? Le paragraphe chez les apprenants turcophones du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia – jeunes chercheurs et jeunes chercheuses, 2, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’écriture en français à l’Université Galatasaray : pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Master FLE : une interface entre la formation des enseignants et l'intégration des étudiants en exil à l'université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans des cursus universitaires en didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumenter comme un apprenant avancé : Analyse du verbe &amp;quot;pouvoir&amp;quot; dans le corpus TCFLE-8 et applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumenter en langue étrangère : quelles pistes d'amélioration pour l'enseignement et l'apprentissage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Mar 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de renforcement des littéracies universitaires via le numérique à destination d'étudiants réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles approches de la langue pour quelles didactique des discours dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LUDDES, Oct 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Altérités. Apprentissage des langues débutées à l’université en contextes historiquement marqués : mémoire, géopolitique, imaginaires. Le cas du turc et du grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Loizidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN 2025: Débuter une langue à l’université : diversité des expériences vécues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ne pas être gênés par leur gêne, ne pas avoir peur de leur peur » : Enjeux émotionnels de la première séance de cours avec des débutants en langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN 2025 : Débuter une langue à l’université : diversité des expériences vécues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the modal suffix -DIr in L2 Turkish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Based Practices in the Teaching of Turkish as L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, May 2024, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coup de foudre », « choc linguistique » et « poissons hors de l'eau » : Comment les enseignants de langue perçoivent et vivent la première séance de cours avec des débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La relation en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des manuels aux corpus : comment décrire le suffixe -Dlr en turc en contexte didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles « grammaires enseignantes » pour l’enseignement des langues ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, INALCO (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports possibles des corpus au matériel pédagogique en FLE : une étude sur les requêtes dans les corpus écrits de natifs et d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés au traitement des erreurs dans la constitution de corpus écrits : l’exemple de corpus d’apprenants turcophones et sinophones de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruit de fond ou valeur ajoutée ? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragraphe vs. Paragraf : une approche interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycler les mots. Séminaire de jeunes chercheurs et chercheuses en Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On remercie une fois encore » : Requests and anticipatory thanks in formal letters in L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-mentions in persuasive writing in L2 French: A Study on the use of JE, NOUS and ON by L1 Turkish learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Student Conference in Learner Corpus Research 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Applied Linguistics, Eurac Research, Oct 2023, Bozen - Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le premier cours, c'est comme une première rencontre : coup de foudre... ou pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe Didactique des langues du Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur ou maladresse ? Les défis de l’emploi du pronom « on » dans l’écrit argumenté en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’APFUCC, Fédération des Sciences humaines du Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive des modalités dans un corpus de scripteurs natifs et apprenants: une étude sur l’acquisition de l’écrit argumentatif en FLE chez les apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ColDoc - Université Paris Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une langue débutée à l’université : évolution dans les pratiques et convictions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing possibility in argumentative writing : findings from a learner corpus of L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-conference workshop on learner corpus research, University of California Davis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des recherches en acquisition à la didactique de l’écrit: une étude sur des apprenants turcophones du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque Sciences, Sciences du Langage, Arts et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités à travers l’argumentation: une analyse contrastive de productions écrites en français et en turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGAGE - Langage et Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;modalité&amp;quot; : omniprésente en linguistique, sous-exploitée en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’étude des jeunes chercheuses du laboratoire EDA, Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of modality in argumentative writing – Research on a learner corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Teaching and Language Corpora conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothetical si-structures in early stages of L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSLA 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tromso, Norvège, Norway. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/l4172005116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face aux influences translinguistiques chez les élèves originaires de Turquie : analyse d'un dispositif de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues acquisition-didactique des langues en milieux guidés, Journées d'études du RéAL2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des modalités dans l'expression des requêtes écrites : Le cas des apprenants turcophones de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Acquisition de la pragmatique en L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et constituer un corpus d'apprenants turcophones du FLE : enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Constitution de corpus d'apprenants écrits en contexte universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modalisation du texte argumentatif en français et en turc : Une analyse contrastive du verbe « pouvoir » et son équivalent, le suffixe -abil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Herman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argumentativité à l’argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-84, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des corpus en classe de FLE : impact sur l'apprentissage, formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ertek, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et pratiques actuelles en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Egitim Yayinevi, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTUR-FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à argumenter en FLE : structure du texte et expression des modalités dans les productions écrites d'apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2023. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023GRALL006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04250136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1DF11BF"/>
+    <w:nsid w:val="D537FD0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jambu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156qo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt Buchwalter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Soul&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Pleyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/l4172005116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1552875" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04250136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jambu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926342v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156qo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt Buchwalter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Soul&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Pleyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/l4172005116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853204v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1552875" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04250136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>