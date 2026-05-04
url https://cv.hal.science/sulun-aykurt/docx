--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sülün Aykurt-Buchwalter </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Doctorat en sciences du langage, Université Grenoble Alpes. Sous la dir. de Tatiana Aleksandrova & Lidia Miladi. Membres du jury : Laura Abou Haidar, Marzena Watorek, Mehmet Ali Akinci, Françoise Boch, Teresa Muryn.&amp;quot;Apprendre à argumenter en FLE : structure du texte et expression des modalités dans les productions écrites d'apprenants turcophones&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1er trimestre 2021 : Séjour d'étude au Royaume-Uni : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting research student, King's College London</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Master 2 Didactique des langues, mention très bien, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Master 1 Didactique des langues, mention bien, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Écrit en L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Acquisition des L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rhétorique interculturelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Argumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploitation pédagogique des corpus écrits</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier les enseignants à la langue première des élèves : l’exemple du turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jambu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l’essai argumenté en FLE : analyse contrastive d’un corpus d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/137vm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prompt pédagogique : un nouveau genre écrit à enseigner en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadiscours interactionnel dans l’essai argumenté en FLE : Analyse des références à l’auteur et au lecteur chez des apprenants sinophones, russophones et turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/156qo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scheepers (dir.), Former à l’oral, former par l’oral dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et appropriation des formes du futur en français langue étrangère : étude d’un corpus d’écrits argumentés d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lm9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du pronom on en FLE : une étude sur les essais argumentés d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218 (2), pp.73-88. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.218.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu comprendras plus tard » : Pourquoi des enseignants de FLE n’enseignent pas les modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer un dispositif de formation continue en ligne pour des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une « littératie de corpus » des enseignant(e)s de FLE : Discours enseignants en contexte de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scheepers (dir.), Former à l’écrit, former par l’écrit dans l’enseignement supérieur, préface de Christiane Donahue, postface d’Élisabeth Bautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vaut trop que pas assez ? Le paragraphe chez les apprenants turcophones du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia – jeunes chercheurs et jeunes chercheuses, 2, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’écriture en français à l’Université Galatasaray : pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Master FLE : une interface entre la formation des enseignants et l'intégration des étudiants en exil à l'université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans des cursus universitaires en didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumenter comme un apprenant avancé : Analyse du verbe &amp;quot;pouvoir&amp;quot; dans le corpus TCFLE-8 et applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumenter en langue étrangère : quelles pistes d'amélioration pour l'enseignement et l'apprentissage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Mar 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de renforcement des littéracies universitaires via le numérique à destination d'étudiants réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles approches de la langue pour quelles didactique des discours dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LUDDES, Oct 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Altérités. Apprentissage des langues débutées à l’université en contextes historiquement marqués : mémoire, géopolitique, imaginaires. Le cas du turc et du grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Loizidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN 2025: Débuter une langue à l’université : diversité des expériences vécues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ne pas être gênés par leur gêne, ne pas avoir peur de leur peur » : Enjeux émotionnels de la première séance de cours avec des débutants en langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN 2025 : Débuter une langue à l’université : diversité des expériences vécues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the modal suffix -DIr in L2 Turkish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Based Practices in the Teaching of Turkish as L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, May 2024, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coup de foudre », « choc linguistique » et « poissons hors de l'eau » : Comment les enseignants de langue perçoivent et vivent la première séance de cours avec des débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La relation en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des manuels aux corpus : comment décrire le suffixe -Dlr en turc en contexte didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles « grammaires enseignantes » pour l’enseignement des langues ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, INALCO (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports possibles des corpus au matériel pédagogique en FLE : une étude sur les requêtes dans les corpus écrits de natifs et d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés au traitement des erreurs dans la constitution de corpus écrits : l’exemple de corpus d’apprenants turcophones et sinophones de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruit de fond ou valeur ajoutée ? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragraphe vs. Paragraf : une approche interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycler les mots. Séminaire de jeunes chercheurs et chercheuses en Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On remercie une fois encore » : Requests and anticipatory thanks in formal letters in L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-mentions in persuasive writing in L2 French: A Study on the use of JE, NOUS and ON by L1 Turkish learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Student Conference in Learner Corpus Research 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Applied Linguistics, Eurac Research, Oct 2023, Bozen - Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le premier cours, c'est comme une première rencontre : coup de foudre... ou pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe Didactique des langues du Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur ou maladresse ? Les défis de l’emploi du pronom « on » dans l’écrit argumenté en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’APFUCC, Fédération des Sciences humaines du Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive des modalités dans un corpus de scripteurs natifs et apprenants: une étude sur l’acquisition de l’écrit argumentatif en FLE chez les apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ColDoc - Université Paris Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une langue débutée à l’université : évolution dans les pratiques et convictions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing possibility in argumentative writing : findings from a learner corpus of L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-conference workshop on learner corpus research, University of California Davis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des recherches en acquisition à la didactique de l’écrit: une étude sur des apprenants turcophones du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque Sciences, Sciences du Langage, Arts et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités à travers l’argumentation: une analyse contrastive de productions écrites en français et en turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGAGE - Langage et Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;modalité&amp;quot; : omniprésente en linguistique, sous-exploitée en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’étude des jeunes chercheuses du laboratoire EDA, Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of modality in argumentative writing – Research on a learner corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Teaching and Language Corpora conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothetical si-structures in early stages of L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSLA 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tromso, Norvège, Norway. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/l4172005116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face aux influences translinguistiques chez les élèves originaires de Turquie : analyse d'un dispositif de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues acquisition-didactique des langues en milieux guidés, Journées d'études du RéAL2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des modalités dans l'expression des requêtes écrites : Le cas des apprenants turcophones de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Acquisition de la pragmatique en L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et constituer un corpus d'apprenants turcophones du FLE : enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Constitution de corpus d'apprenants écrits en contexte universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modalisation du texte argumentatif en français et en turc : Une analyse contrastive du verbe « pouvoir » et son équivalent, le suffixe -abil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Herman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argumentativité à l’argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-84, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des corpus en classe de FLE : impact sur l'apprentissage, formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ertek, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et pratiques actuelles en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Egitim Yayinevi, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTUR-FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à argumenter en FLE : structure du texte et expression des modalités dans les productions écrites d'apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2023. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023GRALL006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04250136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sülün Aykurt-Buchwalter </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Doctorat en sciences du langage, Université Grenoble Alpes. Sous la dir. de Tatiana Aleksandrova & Lidia Miladi. Membres du jury : Laura Abou Haidar, Marzena Watorek, Mehmet Ali Akinci, Françoise Boch, Teresa Muryn.&amp;quot;Apprendre à argumenter en FLE : structure du texte et expression des modalités dans les productions écrites d'apprenants turcophones&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1er trimestre 2021 : Séjour d'étude au Royaume-Uni : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting research student, King's College London</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Master 2 Didactique des langues, mention très bien, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Master 1 Didactique des langues, mention bien, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Écrit en L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Acquisition des L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rhétorique interculturelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Argumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploitation pédagogique des corpus écrits</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier les enseignants à la langue première des élèves : l’exemple du turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jambu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l’essai argumenté en FLE : analyse contrastive d’un corpus d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/137vm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prompt pédagogique : un nouveau genre écrit à enseigner en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadiscours interactionnel dans l’essai argumenté en FLE : Analyse des références à l’auteur et au lecteur chez des apprenants sinophones, russophones et turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/156qo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scheepers (dir.), Former à l’oral, former par l’oral dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et appropriation des formes du futur en français langue étrangère : étude d’un corpus d’écrits argumentés d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lm9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du pronom on en FLE : une étude sur les essais argumentés d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218 (2), pp.73-88. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.218.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu comprendras plus tard » : Pourquoi des enseignants de FLE n’enseignent pas les modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer un dispositif de formation continue en ligne pour des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une « littératie de corpus » des enseignant(e)s de FLE : Discours enseignants en contexte de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scheepers (dir.), Former à l’écrit, former par l’écrit dans l’enseignement supérieur, préface de Christiane Donahue, postface d’Élisabeth Bautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vaut trop que pas assez ? Le paragraphe chez les apprenants turcophones du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia – jeunes chercheurs et jeunes chercheuses, 2, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’écriture en français à l’Université Galatasaray : pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Master FLE : une interface entre la formation des enseignants et l'intégration des étudiants en exil à l'université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans des cursus universitaires en didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumenter comme un apprenant avancé : Analyse du verbe &amp;quot;pouvoir&amp;quot; dans le corpus TCFLE-8 et applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumenter en langue étrangère : quelles pistes d'amélioration pour l'enseignement et l'apprentissage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Mar 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de renforcement des littéracies universitaires via le numérique à destination d'étudiants réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles approches de la langue pour quelles didactique des discours dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LUDDES, Oct 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Altérités. Apprentissage des langues débutées à l’université en contextes historiquement marqués : mémoire, géopolitique, imaginaires. Le cas du turc et du grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Loizidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN 2025: Débuter une langue à l’université : diversité des expériences vécues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ne pas être gênés par leur gêne, ne pas avoir peur de leur peur » : Enjeux émotionnels de la première séance de cours avec des débutants en langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN 2025 : Débuter une langue à l’université : diversité des expériences vécues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the modal suffix -DIr in L2 Turkish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Based Practices in the Teaching of Turkish as L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, May 2024, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coup de foudre », « choc linguistique » et « poissons hors de l'eau » : Comment les enseignants de langue perçoivent et vivent la première séance de cours avec des débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La relation en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des manuels aux corpus : comment décrire le suffixe -Dlr en turc en contexte didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles « grammaires enseignantes » pour l’enseignement des langues ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, INALCO (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports possibles des corpus au matériel pédagogique en FLE : une étude sur les requêtes dans les corpus écrits de natifs et d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragraphe vs. Paragraf : une approche interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycler les mots. Séminaire de jeunes chercheurs et chercheuses en Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés au traitement des erreurs dans la constitution de corpus écrits : l’exemple de corpus d’apprenants turcophones et sinophones de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruit de fond ou valeur ajoutée ? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On remercie une fois encore » : Requests and anticipatory thanks in formal letters in L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-mentions in persuasive writing in L2 French: A Study on the use of JE, NOUS and ON by L1 Turkish learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Student Conference in Learner Corpus Research 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Applied Linguistics, Eurac Research, Oct 2023, Bozen - Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le premier cours, c'est comme une première rencontre : coup de foudre... ou pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe Didactique des langues du Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur ou maladresse ? Les défis de l’emploi du pronom « on » dans l’écrit argumenté en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’APFUCC, Fédération des Sciences humaines du Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive des modalités dans un corpus de scripteurs natifs et apprenants: une étude sur l’acquisition de l’écrit argumentatif en FLE chez les apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ColDoc - Université Paris Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une langue débutée à l’université : évolution dans les pratiques et convictions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing possibility in argumentative writing : findings from a learner corpus of L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-conference workshop on learner corpus research, University of California Davis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des recherches en acquisition à la didactique de l’écrit: une étude sur des apprenants turcophones du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque Sciences, Sciences du Langage, Arts et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités à travers l’argumentation: une analyse contrastive de productions écrites en français et en turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGAGE - Langage et Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;modalité&amp;quot; : omniprésente en linguistique, sous-exploitée en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’étude des jeunes chercheuses du laboratoire EDA, Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of modality in argumentative writing – Research on a learner corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Teaching and Language Corpora conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothetical si-structures in early stages of L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSLA 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tromso, Norvège, Norway. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/l4172005116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face aux influences translinguistiques chez les élèves originaires de Turquie : analyse d'un dispositif de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues acquisition-didactique des langues en milieux guidés, Journées d'études du RéAL2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des modalités dans l'expression des requêtes écrites : Le cas des apprenants turcophones de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Acquisition de la pragmatique en L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et constituer un corpus d'apprenants turcophones du FLE : enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Constitution de corpus d'apprenants écrits en contexte universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modalisation du texte argumentatif en français et en turc : Une analyse contrastive du verbe « pouvoir » et son équivalent, le suffixe -abil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Herman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argumentativité à l’argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-84, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des corpus en classe de FLE : impact sur l'apprentissage, formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ertek, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et pratiques actuelles en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Egitim Yayinevi, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTUR-FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à argumenter en FLE : structure du texte et expression des modalités dans les productions écrites d'apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2023. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023GRALL006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04250136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D537FD0B"/>
+    <w:nsid w:val="94D6AC26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jambu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926342v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156qo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt Buchwalter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Soul&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Pleyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/l4172005116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853204v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1552875" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04250136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jambu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926342v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156qo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt Buchwalter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Soul&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Pleyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/l4172005116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853204v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1552875" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04250136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>