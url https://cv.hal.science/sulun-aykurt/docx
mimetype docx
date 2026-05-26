--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sülün Aykurt-Buchwalter </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Doctorat en sciences du langage, Université Grenoble Alpes. Sous la dir. de Tatiana Aleksandrova & Lidia Miladi. Membres du jury : Laura Abou Haidar, Marzena Watorek, Mehmet Ali Akinci, Françoise Boch, Teresa Muryn.&amp;quot;Apprendre à argumenter en FLE : structure du texte et expression des modalités dans les productions écrites d'apprenants turcophones&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1er trimestre 2021 : Séjour d'étude au Royaume-Uni : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting research student, King's College London</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Master 2 Didactique des langues, mention très bien, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Master 1 Didactique des langues, mention bien, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Écrit en L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Acquisition des L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rhétorique interculturelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Argumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploitation pédagogique des corpus écrits</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier les enseignants à la langue première des élèves : l’exemple du turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jambu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l’essai argumenté en FLE : analyse contrastive d’un corpus d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/137vm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prompt pédagogique : un nouveau genre écrit à enseigner en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadiscours interactionnel dans l’essai argumenté en FLE : Analyse des références à l’auteur et au lecteur chez des apprenants sinophones, russophones et turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/156qo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scheepers (dir.), Former à l’oral, former par l’oral dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et appropriation des formes du futur en français langue étrangère : étude d’un corpus d’écrits argumentés d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lm9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du pronom on en FLE : une étude sur les essais argumentés d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218 (2), pp.73-88. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.218.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu comprendras plus tard » : Pourquoi des enseignants de FLE n’enseignent pas les modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer un dispositif de formation continue en ligne pour des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une « littératie de corpus » des enseignant(e)s de FLE : Discours enseignants en contexte de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scheepers (dir.), Former à l’écrit, former par l’écrit dans l’enseignement supérieur, préface de Christiane Donahue, postface d’Élisabeth Bautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vaut trop que pas assez ? Le paragraphe chez les apprenants turcophones du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia – jeunes chercheurs et jeunes chercheuses, 2, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’écriture en français à l’Université Galatasaray : pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Master FLE : une interface entre la formation des enseignants et l'intégration des étudiants en exil à l'université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans des cursus universitaires en didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumenter comme un apprenant avancé : Analyse du verbe &amp;quot;pouvoir&amp;quot; dans le corpus TCFLE-8 et applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumenter en langue étrangère : quelles pistes d'amélioration pour l'enseignement et l'apprentissage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Mar 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de renforcement des littéracies universitaires via le numérique à destination d'étudiants réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles approches de la langue pour quelles didactique des discours dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LUDDES, Oct 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Altérités. Apprentissage des langues débutées à l’université en contextes historiquement marqués : mémoire, géopolitique, imaginaires. Le cas du turc et du grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Loizidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN 2025: Débuter une langue à l’université : diversité des expériences vécues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ne pas être gênés par leur gêne, ne pas avoir peur de leur peur » : Enjeux émotionnels de la première séance de cours avec des débutants en langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN 2025 : Débuter une langue à l’université : diversité des expériences vécues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the modal suffix -DIr in L2 Turkish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Based Practices in the Teaching of Turkish as L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, May 2024, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coup de foudre », « choc linguistique » et « poissons hors de l'eau » : Comment les enseignants de langue perçoivent et vivent la première séance de cours avec des débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La relation en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des manuels aux corpus : comment décrire le suffixe -Dlr en turc en contexte didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles « grammaires enseignantes » pour l’enseignement des langues ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, INALCO (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports possibles des corpus au matériel pédagogique en FLE : une étude sur les requêtes dans les corpus écrits de natifs et d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragraphe vs. Paragraf : une approche interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycler les mots. Séminaire de jeunes chercheurs et chercheuses en Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés au traitement des erreurs dans la constitution de corpus écrits : l’exemple de corpus d’apprenants turcophones et sinophones de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruit de fond ou valeur ajoutée ? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On remercie une fois encore » : Requests and anticipatory thanks in formal letters in L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-mentions in persuasive writing in L2 French: A Study on the use of JE, NOUS and ON by L1 Turkish learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Student Conference in Learner Corpus Research 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Applied Linguistics, Eurac Research, Oct 2023, Bozen - Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le premier cours, c'est comme une première rencontre : coup de foudre... ou pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe Didactique des langues du Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur ou maladresse ? Les défis de l’emploi du pronom « on » dans l’écrit argumenté en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’APFUCC, Fédération des Sciences humaines du Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive des modalités dans un corpus de scripteurs natifs et apprenants: une étude sur l’acquisition de l’écrit argumentatif en FLE chez les apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ColDoc - Université Paris Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une langue débutée à l’université : évolution dans les pratiques et convictions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing possibility in argumentative writing : findings from a learner corpus of L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-conference workshop on learner corpus research, University of California Davis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des recherches en acquisition à la didactique de l’écrit: une étude sur des apprenants turcophones du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque Sciences, Sciences du Langage, Arts et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités à travers l’argumentation: une analyse contrastive de productions écrites en français et en turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGAGE - Langage et Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;modalité&amp;quot; : omniprésente en linguistique, sous-exploitée en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’étude des jeunes chercheuses du laboratoire EDA, Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of modality in argumentative writing – Research on a learner corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Teaching and Language Corpora conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothetical si-structures in early stages of L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSLA 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tromso, Norvège, Norway. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/l4172005116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face aux influences translinguistiques chez les élèves originaires de Turquie : analyse d'un dispositif de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues acquisition-didactique des langues en milieux guidés, Journées d'études du RéAL2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des modalités dans l'expression des requêtes écrites : Le cas des apprenants turcophones de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Acquisition de la pragmatique en L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et constituer un corpus d'apprenants turcophones du FLE : enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Constitution de corpus d'apprenants écrits en contexte universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modalisation du texte argumentatif en français et en turc : Une analyse contrastive du verbe « pouvoir » et son équivalent, le suffixe -abil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Herman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argumentativité à l’argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-84, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des corpus en classe de FLE : impact sur l'apprentissage, formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ertek, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et pratiques actuelles en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Egitim Yayinevi, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTUR-FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à argumenter en FLE : structure du texte et expression des modalités dans les productions écrites d'apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2023. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023GRALL006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04250136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sülün Aykurt-Buchwalter </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Doctorat en sciences du langage, Université Grenoble Alpes. Sous la dir. de Tatiana Aleksandrova & Lidia Miladi. Membres du jury : Laura Abou Haidar, Marzena Watorek, Mehmet Ali Akinci, Françoise Boch, Teresa Muryn.&amp;quot;Apprendre à argumenter en FLE : structure du texte et expression des modalités dans les productions écrites d'apprenants turcophones&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1er trimestre 2021 : Séjour d'étude au Royaume-Uni : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting research student, King's College London</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Master 2 Didactique des langues, mention très bien, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Master 1 Didactique des langues, mention bien, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Écrit en L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Acquisition des L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rhétorique interculturelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Argumentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploitation pédagogique des corpus écrits</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier les enseignants à la langue première des élèves : l’exemple du turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jambu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 232, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’intégration des personnes en exil dans un cursus universitaire : le rôle du feedback dans la rédaction de la lettre de motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Foucaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l’essai argumenté en FLE : analyse contrastive d’un corpus d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/137vm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prompt pédagogique : un nouveau genre écrit à enseigner en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadiscours interactionnel dans l’essai argumenté en FLE : Analyse des références à l’auteur et au lecteur chez des apprenants sinophones, russophones et turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/156qo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scheepers (dir.), Former à l’oral, former par l’oral dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et appropriation des formes du futur en français langue étrangère : étude d’un corpus d’écrits argumentés d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lm9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du pronom on en FLE : une étude sur les essais argumentés d’apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218 (2), pp.73-88. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.218.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu comprendras plus tard » : Pourquoi des enseignants de FLE n’enseignent pas les modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer un dispositif de formation continue en ligne pour des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une « littératie de corpus » des enseignant(e)s de FLE : Discours enseignants en contexte de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.153-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scheepers (dir.), Former à l’écrit, former par l’écrit dans l’enseignement supérieur, préface de Christiane Donahue, postface d’Élisabeth Bautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vaut trop que pas assez ? Le paragraphe chez les apprenants turcophones du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia – jeunes chercheurs et jeunes chercheuses, 2, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’écriture en français à l’Université Galatasaray : pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumenter comme un apprenant avancé : Analyse du verbe &amp;quot;pouvoir&amp;quot; dans le corpus TCFLE-8 et applications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumenter en langue étrangère : quelles pistes d'amélioration pour l'enseignement et l'apprentissage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Mar 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Master FLE : une interface entre la formation des enseignants et l'intégration des étudiants en exil à l'université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans des cursus universitaires en didactique du FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Altérités. Apprentissage des langues débutées à l’université en contextes historiquement marqués : mémoire, géopolitique, imaginaires. Le cas du turc et du grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Loizidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthippi Potolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Victoria Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN 2025: Débuter une langue à l’université : diversité des expériences vécues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ne pas être gênés par leur gêne, ne pas avoir peur de leur peur » : Enjeux émotionnels de la première séance de cours avec des débutants en langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN 2025 : Débuter une langue à l’université : diversité des expériences vécues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de renforcement des littéracies universitaires via le numérique à destination d'étudiants réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles approches de la langue pour quelles didactique des discours dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LUDDES, Oct 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the modal suffix -DIr in L2 Turkish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Based Practices in the Teaching of Turkish as L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, May 2024, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des manuels aux corpus : comment décrire le suffixe -Dlr en turc en contexte didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles « grammaires enseignantes » pour l’enseignement des langues ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, INALCO (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coup de foudre », « choc linguistique » et « poissons hors de l'eau » : Comment les enseignants de langue perçoivent et vivent la première séance de cours avec des débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La relation en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paragraphe vs. Paragraf : une approche interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycler les mots. Séminaire de jeunes chercheurs et chercheuses en Littérature Générale et Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports possibles des corpus au matériel pédagogique en FLE : une étude sur les requêtes dans les corpus écrits de natifs et d’apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés au traitement des erreurs dans la constitution de corpus écrits : l’exemple de corpus d’apprenants turcophones et sinophones de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruit de fond ou valeur ajoutée ? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On remercie une fois encore » : Requests and anticipatory thanks in formal letters in L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aleksandrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-mentions in persuasive writing in L2 French: A Study on the use of JE, NOUS and ON by L1 Turkish learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Student Conference in Learner Corpus Research 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Applied Linguistics, Eurac Research, Oct 2023, Bozen - Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le premier cours, c'est comme une première rencontre : coup de foudre... ou pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe Didactique des langues du Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive des modalités dans un corpus de scripteurs natifs et apprenants: une étude sur l’acquisition de l’écrit argumentatif en FLE chez les apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ColDoc - Université Paris Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing possibility in argumentative writing : findings from a learner corpus of L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-conference workshop on learner corpus research, University of California Davis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une langue débutée à l’université : évolution dans les pratiques et convictions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Pleyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur ou maladresse ? Les défis de l’emploi du pronom « on » dans l’écrit argumenté en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’APFUCC, Fédération des Sciences humaines du Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités à travers l’argumentation: une analyse contrastive de productions écrites en français et en turc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGAGE - Langage et Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des recherches en acquisition à la didactique de l’écrit: une étude sur des apprenants turcophones du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque Sciences, Sciences du Langage, Arts et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de &amp;quot;modalité&amp;quot; : omniprésente en linguistique, sous-exploitée en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée d’étude des jeunes chercheuses du laboratoire EDA, Université de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of modality in argumentative writing – Research on a learner corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Teaching and Language Corpora conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants face aux influences translinguistiques chez les élèves originaires de Turquie : analyse d'un dispositif de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues acquisition-didactique des langues en milieux guidés, Journées d'études du RéAL2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothetical si-structures in early stages of L2 French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSLA 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tromso, Norvège, Norway. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/l4172005116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition des modalités dans l'expression des requêtes écrites : Le cas des apprenants turcophones de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Acquisition de la pragmatique en L2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et constituer un corpus d'apprenants turcophones du FLE : enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Constitution de corpus d'apprenants écrits en contexte universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modalisation du texte argumentatif en français et en turc : Une analyse contrastive du verbe « pouvoir » et son équivalent, le suffixe -abil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Herman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argumentativité à l’argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-84, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des corpus en classe de FLE : impact sur l'apprentissage, formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ertek, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et pratiques actuelles en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Egitim Yayinevi, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTUR-FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à argumenter en FLE : structure du texte et expression des modalités dans les productions écrites d'apprenants turcophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2023. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023GRALL006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04250136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94D6AC26"/>
+    <w:nsid w:val="AFAA9CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jambu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926342v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156qo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10845" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt Buchwalter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Soul&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Pleyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/l4172005116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853204v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1552875" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04250136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jambu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dimier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156qo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.218.0073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt Buchwalter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Soul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Pleyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951416v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/l4172005116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1552875" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04250136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>