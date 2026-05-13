--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -282,347 +282,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi nous ? Politiser l’expérience du racisme</w:t>
+                <w:t xml:space="preserve">Converting ordinary resistance into collective action: Visibility struggles, discreet antiracist mobilisations and intermediation work in the French banlieues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Balazard</w:t>
+                <w:t xml:space="preserve">Anaïk Purenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sümbül Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.hs02.0109⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, European Journal of Cultural and Political Sociology, 10 (1), pp.41-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23254823.2022.2153712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03911367v1</w:t>
+                <w:t xml:space="preserve">hal-04382821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting ordinary resistance into collective action: Visibility struggles, discreet antiracist mobilisations and intermediation work in the French banlieues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi nous ? Politiser l’expérience du racisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïk Purenne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sümbül Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, European Journal of Cultural and Political Sociology, 10 (1), pp.41-67. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/HS (HS n°2), pp.109-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23254823.2022.2153712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.hs02.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382821v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-racist mobilization in France: between quiet activism and awareness raising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sümbül Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïk Purenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -650,352 +650,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nous, les autres »</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ideological interventions in the Covid-19 health crisis in Turkey by power, politics, and religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Hadj Belgacem</w:t>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sümbül Kaya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transatlantic Policy Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.93 - 105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03352283v1</w:t>
+                <w:t xml:space="preserve">hal-03384119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ideological interventions in the Covid-19 health crisis in Turkey by power, politics, and religion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bayram Balci</w:t>
+                <w:t xml:space="preserve">« Nous, les autres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hadj Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sümbül Kaya</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantic Policy Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 383 (4), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.383.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384119v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03352283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nous, les autres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Hadj Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sümbül Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 383 (4), pp.4-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pro.383.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557277v1</w:t>
@@ -1051,51 +1051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épreuve de la discrimination dans les quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sümbül Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïk Purenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discriminations et quartiers populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Résovilles, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1120,77 +1120,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience des discriminations, frein ou support d’engagement dans les quartiers populaires ? Une perspective comparée France-Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sümbül Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïk Purenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1207,420 +1207,293 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épreuve de la discrimination : enquête dans les quartiers populaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses pluridisciplinaires sur la crise sanitaire COVID-19 en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Hadj Belgacem</w:t>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sümbül Kaya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bayram Balci; Philippe Bourmaud; Sümbül Kaya. Institut Français d'Études Anatoliennes, 28, pp.en ligne, 2021, La Turquie aujourd’hui, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifeagd.3644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727781v1</w:t>
+                <w:t xml:space="preserve">hal-03366749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épreuve de la discrimination. Enquête dans les quartiers populaires</w:t>
+                <w:t xml:space="preserve">L'épreuve de la discrimination : enquête dans les quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Hadj Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sümbül Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.398, 2021, Le lien social, 978-2-13-082724-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/puf.hadj.2021.01⟩</w:t>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-03366749v1</w:t>
+                <w:t xml:space="preserve">hal-04727781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1767,51 +1640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Can" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;mb&#252;l Kaya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/23004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04840681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.hs02.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04382821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23254823.2022.2153712" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2022.2041683" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadj Belgacem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.383.0004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayram Balci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04557277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lien-social-le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hadj.2021.01" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.3644" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Can" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;mb&#252;l Kaya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.1971-8853/23004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04840681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04382821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23254823.2022.2153712" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.hs02.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2022.2041683" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384119v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayram Balci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadj Belgacem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.383.0004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04557277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.3644" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lien-social-le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>