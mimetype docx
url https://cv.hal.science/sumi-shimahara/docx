--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -690,741 +690,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Volpiano, un réformateur en son temps (962-1031). Vita domni Willelmi de Raoul Glaber. Texte, traduction et commentaire de V. Gazeau et M. Goullet, Caen, 2008, Publications du CRAHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Präsenz und Verwendung der Heiligen Schrift im Christlichen Frühmittelalter : exegetische Literatur und liturgische Texte, éd. P. Carmassi, Wiesbaden, 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Mission historique française en Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cantelli-Berarducci, Hrabani Mauri opera exegetica. Repertorium fontium, Turnhout, 2006 (Instrumenta patristica et mediaevalia, 38, 38A, 38B), 3 volumes. Tome 1 : Rabano Mauro esegeta, le fonti i commentari ; tome 2 : Apparatus fontium (In Genesim – in libros Macchabeorum) ; tome 3 : Apparatus fontium (in Mattheum – Homiliae in Euangelia et Epistolas).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Turin, Raban Maur, Deux commentaires sur le livre de Ruth, éd. G. Colvener et I. M. Douglas, introduction, trad., notes et index P. Monat, Paris, 2009 (SC 533)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exégèse biblique et la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.42-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANDREAS A S. VICTORE Opera VIII. Expositio super duodecim prophetas, ed. F. A. van Liere and M. A. Zier, CCCM 53 G, Turnhout, Brepols, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8, pp.42-43</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biblical Studies in the Early Middle Ages, éd. C. Leonardi et G. Orlandi, Firenze, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacre de Pépin n'a pas eu lieu !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 338, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’atelier de recherches « Exégèse et prédication » des 3 et 4 octobre 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raban Maur, miroir des rois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 340, pp.82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315250v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03315249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures carolingiennes du jardin d'éden</w:t>
               </w:r>
@@ -2489,229 +2489,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Krönert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, pp.780, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Moyen âge. Mélanges Michel Sot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Krönert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Coumert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Isaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUPS, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315057v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-00752325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">études d'exégèse carolingienne : autour d'Haymon d'Auxerre. Atelier de recherches, Centre d'études médiévales d'Auxerre, 25-26 avril 2005</w:t>
               </w:r>
@@ -3932,1006 +3932,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouverner avec la Bible. Les lettres de dédicace adressées aux souverains à l’époque carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’épistolaire politique, I. Gouverner par les lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La rivalité entre frères : l’exemple d’Esaü et de Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Splendor reginae. Passions, genre et famille. Mélanges d'histoire médiévale offerts à Régine Le Jan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écoles du haut Moyen âge occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières de la sagesse. écoles médiévales d'Orient et d'Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.84-91, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haymo of Auxerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Guide to the Historical Reception of Augustine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.601-603, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures latines d'Isaïe 8, 1-8 de Jérôme à Pierre de Jean Olieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exégèse d'Isaïe 8, 1-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, p. 113-149, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citations explicites ou recours implicite ? Les usages de l'autorité des Pères dans l'exégèse carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réceptions des Pères de l'église au Moyen âge. Le devenir de la tradition ecclésiale, Münster, Aschendorff, 2013, 2 vol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aschendorff, p. 369-388, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'usage des commentaires bibliques (chrétienté latine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site internet Ménestrel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophétiser à l'époque carolingienne : l'exégète de la Bible, nouveau prophète et prédicateur par l'écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">études d'exégèse médiévale offertes à Gilbert Dahan par ses élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.51-80, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.601-603, 2013</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'un texte d'histoire : le commentaire anonyme sur les Maccabées transmis par les manuscrits Orléans, BM 191, Barcelona, Catedral 64 et New Haven, Yale University, Beinecke 643</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Moyen âge. Mélanges Michel Sot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.589-600, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.84-91, 2013</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Commentaire sur Daniel de Raban Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raban Maur et son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.275-291, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aschendorff, p. 369-388, 2013</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exégèse biblique et les élites : qui sont les recteurs de l'église à l'époque carolingienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture du haut Moyen âge, une question d'élite ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.201-2017, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cerf, p. 113-149, 2013</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du pouvoir séculier chez Haymon d'Auxerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Multiple Meaning of Scripture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.77-99, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouatio et réforme dans l'exégèse carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au Moyen âge, entre tradition antique et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.57-74, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUPS, pp.589-600, 2012</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exégèse de la Bible à l'époque carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Herméneutique du texte d'histoire : orientation, interprétation et questions nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 5-14, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315056v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03315054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le succès médiéval d'un texte scolaire carolingien exhortant à la réforme, l'Annotation brève sur Daniel d'Haymon d'Auxerre</w:t>
               </w:r>
@@ -5633,51 +5633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948082v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315049v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heil, Johannes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Veyrard-Cosme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Orange Poilpr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Denoel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kr&#246;nert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Besseyre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.110834" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948082v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948099v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heil, Johannes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Veyrard-Cosme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Orange Poilpr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Denoel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kr&#246;nert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Besseyre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.110834" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>