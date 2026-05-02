--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -982,656 +982,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ANDREAS A S. VICTORE Opera VIII. Expositio super duodecim prophetas, ed. F. A. van Liere and M. A. Zier, CCCM 53 G, Turnhout, Brepols, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'exégèse biblique et la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’atelier de recherches « Exégèse et prédication » des 3 et 4 octobre 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raban Maur, miroir des rois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 340, pp.82-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacre de Pépin n'a pas eu lieu !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 338, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biblical Studies in the Early Middle Ages, éd. C. Leonardi et G. Orlandi, Firenze, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Position de thèse : Exégèse et politique dans l’œuvre d’Haymon d’Auxerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 338, pp.22-23</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel et les visions politiques à l'époque carolingienne : exemple d'un usage social de la Bible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures carolingiennes du jardin d'éden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphê</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, p. 127-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315064v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03315066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de la thèse</w:t>
               </w:r>
@@ -2871,2205 +2871,2205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heil, Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Theodulf to Rashi and Beyond : Texts, Techniques, and Transfer in Western European Exegesis (800 - 1100)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Commentaire sur Baruch 3, 9-24 contenu dans le manuscrit Barcelona Catedral 64 : un texte auxerrois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions et pratiques sociales de l’écrit médiéval en Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs juifs et exégèse chrétienne à l’époque carolingienne : le cas du ms. Barcelona, Catedral 64 et de son commentaire anonyme sur les Chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Theodulf to Rashi and Beyond : Texts, Techniques, and Transfer in Western European Exegesis (800 - 1100)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exégèse biblique de la fin du IXe siècle au milieu du XIe siècle. État des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and Culture in Times of Threat : The Fall of the Carolingian Empire (ca. 900) / Wissen und Bildung in einer Zeit bedrohter Ordnung : der Zerfall des Karolingerreiches um 900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre dans le Livre : parcours exégétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imago libri. Les représentations du livre à l’époque carolingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne, premier souverain chrétien commanditaire d’exégèse biblique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charlemagne, les temps, les espaces, les hommes. Construction et déconstruction d’un règne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Denoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Denoël; Anne-Orange Poilpré; Sumi Shimahara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imago libri. Représentations carolingiennes du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-14, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Veyrard-Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre-miroir dans l’Occident latin et vernaculaire du Ve au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evil Lords and the Devil: Tyrants and Tyranny in Carolingian Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evil lords. Theories and Representation of Tyranny from Antiquity to the Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prophètes scripturaires et hagiographie à l’époque carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hagiographie et prophétie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bible et son exégèse à l’époque carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de la Bible. Ier-XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance et représentations de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confrontation, échanges et connaissance de l’autre au nord et à l’est de l’Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le manuscrit Paris, Bibl. nat. de France, latin 1979 : une exégèse en texte et en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Besseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Denoel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Giraud; Dominique Poirel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rigueur et la passion. Mélanges en l'honneur de Pascale Bourgeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, Brepols, pp.101-132, 2016, Instrumenta patristica et mediaevalia, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.IPM-EB.5.110834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01827886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bénédiction de Jacob ou l’élection d’une lignée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre texte et histoire. Études d’histoire médiévale offertes au professeur Shoichi Sato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner avec la Bible. Les lettres de dédicace adressées aux souverains à l’époque carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-14, 2018</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’épistolaire politique, I. Gouverner par les lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rivalité entre frères : l’exemple d’Esaü et de Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Splendor reginae. Passions, genre et famille. Mélanges d'histoire médiévale offerts à Régine Le Jan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écoles du haut Moyen âge occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières de la sagesse. écoles médiévales d'Orient et d'Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.84-91, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haymo of Auxerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Guide to the Historical Reception of Augustine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.601-603, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures latines d'Isaïe 8, 1-8 de Jérôme à Pierre de Jean Olieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exégèse d'Isaïe 8, 1-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, p. 113-149, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citations explicites ou recours implicite ? Les usages de l'autorité des Pères dans l'exégèse carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réceptions des Pères de l'église au Moyen âge. Le devenir de la tradition ecclésiale, Münster, Aschendorff, 2013, 2 vol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aschendorff, p. 369-388, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'usage des commentaires bibliques (chrétienté latine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site internet Ménestrel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prophétiser à l'époque carolingienne : l'exégète de la Bible, nouveau prophète et prédicateur par l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">études d'exégèse médiévale offertes à Gilbert Dahan par ses élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.51-80, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'un texte d'histoire : le commentaire anonyme sur les Maccabées transmis par les manuscrits Orléans, BM 191, Barcelona, Catedral 64 et New Haven, Yale University, Beinecke 643</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rerum gestarum scriptor. Histoire et historiographie au Moyen âge. Mélanges Michel Sot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.589-600, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Commentaire sur Daniel de Raban Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raban Maur et son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.275-291, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.84-91, 2013</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exégèse biblique et les élites : qui sont les recteurs de l'église à l'époque carolingienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture du haut Moyen âge, une question d'élite ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.201-2017, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.601-603, 2013</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du pouvoir séculier chez Haymon d'Auxerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Multiple Meaning of Scripture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.77-99, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cerf, p. 113-149, 2013</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouatio et réforme dans l'exégèse carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au Moyen âge, entre tradition antique et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.57-74, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aschendorff, p. 369-388, 2013</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exégèse de la Bible à l'époque carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Herméneutique du texte d'histoire : orientation, interprétation et questions nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 5-14, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice du manuscrit Albi B. M. 31</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le scriptorium d'Albi. Les manuscrits de la cathédrale Sainte-Cécile (VIIe-XIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Rouergue, pp.47-49, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.51-80, 2013</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le succès médiéval d'un texte scolaire carolingien exhortant à la réforme, l'Annotation brève sur Daniel d'Haymon d'Auxerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">études d'exégèse carolingienne : autour d'Haymon d'Auxerre. Atelier de recherches, 25-26 avril 2005, Centre d'études Médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.123-164, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310591v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03310588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5081,165 +5081,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raban Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Barbares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Babylone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948065v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03948066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bible</w:t>
               </w:r>
@@ -5633,51 +5633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948082v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948099v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heil, Johannes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Veyrard-Cosme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Orange Poilpr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Denoel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kr&#246;nert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Besseyre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.110834" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948082v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heil, Johannes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Veyrard-Cosme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demartini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Orange Poilpr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Denoel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kr&#246;nert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947985v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Besseyre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.110834" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315055v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948065v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>