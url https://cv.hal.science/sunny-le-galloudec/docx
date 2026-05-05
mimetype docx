--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -100,311 +100,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cam Ranh : un destin colonial contrarié. De l'ambition portuaire civile à la base navale avortée (1901-1956)</w:t>
+                <w:t xml:space="preserve">Tenir le Mékong par la côte. L'axe Tourane-Laos, de l'utopie ferroviaire au désenclavement routier (1888-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Massat</w:t>
+                <w:t xml:space="preserve">Thị Tuyết Nhung Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sunny Le Galloudec; Jean-François Klein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du port au monde. Une histoire globale des ports indochinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Geste</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 220-234, 2025, Presses universitaires de Nouvelle-Aquitaine, 979-1035331245</w:t>
+                <w:t xml:space="preserve">La Geste éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 197-208, 2025, Presses universitaires de Nouvelle-Aquitaine, 979-1035331245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424961v1</w:t>
+                <w:t xml:space="preserve">hal-05424908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenir le Mékong par la côte. L'axe Tourane-Laos, de l'utopie ferroviaire au désenclavement routier (1888-1945)</w:t>
+                <w:t xml:space="preserve">Introduction. Vers une histoire globale des ports indochinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thị Tuyết Nhung Nguyễn</w:t>
+                <w:t xml:space="preserve">Jean-François Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sunny Le Galloudec; Jean-François Klein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du port au monde. Une histoire globale des ports indochinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, p. 197-208, 2025, Presses universitaires de Nouvelle-Aquitaine, 979-1035331245</w:t>
+              <w:t xml:space="preserve">, La Geste, p. 29-53, 2025, 979-1035331245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424908v1</w:t>
+                <w:t xml:space="preserve">hal-05424939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Vers une histoire globale des ports indochinois</w:t>
+                <w:t xml:space="preserve">Cam Ranh : un destin colonial contrarié. De l'ambition portuaire civile à la base navale avortée (1901-1956)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Klein</w:t>
+                <w:t xml:space="preserve">Arnaud Massat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sunny Le Galloudec; Jean-François Klein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du port au monde. Une histoire globale des ports indochinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Geste, p. 29-53, 2025, 979-1035331245</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Geste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 220-234, 2025, Presses universitaires de Nouvelle-Aquitaine, 979-1035331245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424939v1</w:t>
+                <w:t xml:space="preserve">hal-05424961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de Tourane (Đà Nẵng), 1858-1860. L’échec d’une stratégie de la canonnière sur les côtes indochinoises</w:t>
               </w:r>
@@ -508,51 +508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du port au monde. Une histoire globale des ports indochinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Geste éditions, 2025, 979-1035331245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -734,178 +734,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une journée commémorative dans le nord du Vietnam. Le culte des ancêtres, fer de lance du renforcement des liens familiaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maritime, Ports and Religious History: Crossed Research and Historiography on Central Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Cousin-Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l’AFRASE 2020 : "Des histoires de familles, alliances, filiations et récits de soi en Asie du Sud-Est"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française pour la recherche sur l'Asie du Sud-Est (AFRASE), Jan 2021, Visioconférence (rencontres initialement prévues le 24 janvier 2020 à la Maison de l'Asie, à Paris), France</w:t>
+              <w:t xml:space="preserve">Fulbright University Vietnam. Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Ho-Chi-Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663274v1</w:t>
+                <w:t xml:space="preserve">hal-03550166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime, Ports and Religious History: Crossed Research and Historiography on Central Vietnam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une journée commémorative dans le nord du Vietnam. Le culte des ancêtres, fer de lance du renforcement des liens familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fulbright University Vietnam. Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Ho-Chi-Minh Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">Rencontres de l’AFRASE 2020 : "Des histoires de familles, alliances, filiations et récits de soi en Asie du Sud-Est"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française pour la recherche sur l'Asie du Sud-Est (AFRASE), Jan 2021, Visioconférence (rencontres initialement prévues le 24 janvier 2020 à la Maison de l'Asie, à Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550166v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer de Chine méridionale (mer de l’Est), terrain des rivalités impériales ultramarines franco-britanniques : le cas de Tourane (1740-1858)</w:t>
               </w:r>
@@ -1538,51 +1538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Le Galloudec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Massat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesteditions.com/puna/du-port-au-monde-une-histoire-globale-des-ports-indochinois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Tuy&#7871;t Nhung Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05416648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cousin-Thorez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54631/VS.2021.S-79-91" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Le Galloudec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Tuy&#7871;t Nhung Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesteditions.com/puna/du-port-au-monde-une-histoire-globale-des-ports-indochinois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424961v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Massat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05416648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cousin-Thorez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54631/VS.2021.S-79-91" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>