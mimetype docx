--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -66,909 +66,997 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenir le Mékong par la côte. L'axe Tourane-Laos, de l'utopie ferroviaire au désenclavement routier (1888-1945)</w:t>
+                <w:t xml:space="preserve">Sách chỉ dẫn Mộc bản Triều Nguyễn &amp; phông, sưu tập lưu trữ bảo quản tại Trung tâm Lưu trữ quốc gia IV / Guide des planches d’impression de la dynastie Nguyễn et des fonds d’archives conservés au Centre n° 4 des Archives nationales (guide bilingue français-vietnamien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nguyễn Xuân Hùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Failler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre n° 4 des Archives nationales du Vietnam; Ecole française d'Extrême-Orient (EFEO). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424908v1</w:t>
+                <w:t xml:space="preserve">hal-05574036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Vers une histoire globale des ports indochinois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Du port au monde. Une histoire globale des ports indochinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sunny Le Galloudec; Jean-François Klein. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">La Geste éditions, 2025, 979-1035331245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424939v1</w:t>
-[...171 lines deleted...]
-                <w:t xml:space="preserve">hal-04194518v1</w:t>
+                <w:t xml:space="preserve">hal-05416648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du port au monde. Une histoire globale des ports indochinois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction. Vers une histoire globale des ports indochinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Geste éditions, 2025, 979-1035331245</w:t>
-[...10 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Sunny Le Galloudec; Jean-François Klein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du port au monde. Une histoire globale des ports indochinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, p. 29-53, 2025, 979-1035331245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenir le Mékong par la côte. L'axe Tourane-Laos, de l'utopie ferroviaire au désenclavement routier (1888-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Tuyết Nhung Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sunny Le Galloudec; Jean-François Klein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du port au monde. Une histoire globale des ports indochinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416648v1</w:t>
+                <w:t xml:space="preserve">La Geste éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 197-208, 2025, Presses universitaires de Nouvelle-Aquitaine, 979-1035331245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cam Ranh : un destin colonial contrarié. De l'ambition portuaire civile à la base navale avortée (1901-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sunny Le Galloudec; Jean-François Klein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du port au monde. Une histoire globale des ports indochinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Geste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 220-234, 2025, Presses universitaires de Nouvelle-Aquitaine, 979-1035331245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise de Tourane (Đà Nẵng), 1858-1860. L’échec d’une stratégie de la canonnière sur les côtes indochinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Barjot; Jean-François Klein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres impériales : l'Asie et la France. Le "moment Second Empire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 245-262, 2023, 9782377011629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires oubliées, histoires à écrire. Un panorama des archives coloniales conservées au centre numéro IV des archives nationales du Việt Nam (Đà Lạt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les archives de l'Indochine et du Viêt Nam. Perspectives de recherche et débats contemporains »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales d'Outre-Mer (ANOM), Jun 2023, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D’un échec colonial à l’urgence de l’indépendance énergétique du Sud-Việt Nam : les mines de charbon de Nông Sơn et le développement portuaire de Đà Nẵng (1888-1975) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From the Port to the World: A Global History of Indochinese Ports (1858-1956)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sunny Le Galloudec (initiateur et coordinateur), Oct 2022, Da Nang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime, Ports and Religious History: Crossed Research and Historiography on Central Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Cousin-Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fulbright University Vietnam. Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Ho-Chi-Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une journée commémorative dans le nord du Vietnam. Le culte des ancêtres, fer de lance du renforcement des liens familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l’AFRASE 2020 : "Des histoires de familles, alliances, filiations et récits de soi en Asie du Sud-Est"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française pour la recherche sur l'Asie du Sud-Est (AFRASE), Jan 2021, Visioconférence (rencontres initialement prévues le 24 janvier 2020 à la Maison de l'Asie, à Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer de Chine méridionale (mer de l’Est), terrain des rivalités impériales ultramarines franco-britanniques : le cas de Tourane (1740-1858)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GIS Histoire &amp; Sciences de la Mer, "Gouvernance de la haute mer : souveraineté et conflictualité" (journée des jeunes chercheurs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Histoire &amp; Sciences de la Mer, Nov 2019, MRSH de Caen Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -978,149 +1066,149 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Port to the World. A Global History of Indochinese Ports (1858-1956) [PROGRAM]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oct 2022, Da Nang City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Port to the World. A Global History of Indochinese Ports (1858-1956) - Call for proposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1130,268 +1218,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le culte des ancêtres, fer de lance du renforcement des liens familiaux. Témoignage d'une journée commémorative dans le nord du Việt Nam.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'AFRASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Des histoires de familles, 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une impasse morbide ? Le poids du facteur épidémique dans l’échec du corps expéditionnaire franco-espagnol à Tourane (Đà Nẵng), 1858-1860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Historique des Armées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Guerres, armées et épidémies (XVIIIe-XIXe s.), n° 303 (303), pp.61-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rha.303.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating a “Micro-Colony” Within a Protectorate: The Example of the French Concession of Tourane (Đà Nẵng), 1884–1889</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny Le Galloudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Russian Journal of Vietnamese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (1S), pp.79-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54631/VS.2021.S-79-91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1538,51 +1626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Le Galloudec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Tuy&#7871;t Nhung Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesteditions.com/puna/du-port-au-monde-une-histoire-globale-des-ports-indochinois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424961v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Massat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05416648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cousin-Thorez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54631/VS.2021.S-79-91" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05574036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#7877;n Xu&#226;n H&#249;ng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Failler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Le Galloudec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05416648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Tuy&#7871;t Nhung Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesteditions.com/puna/du-port-au-monde-une-histoire-globale-des-ports-indochinois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Massat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cousin-Thorez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.303.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03663082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54631/VS.2021.S-79-91" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>