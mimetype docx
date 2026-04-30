--- v0 (2026-04-03)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gerson Sunyé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sunye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6407-8075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151750467</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test amplification framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (4), pp.1187-1212. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01283-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMPers : A configurable conflict management framework for personalized collaborative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 219, pp.112227. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.112227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test coverage framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.111977. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.111977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the Support for Machine Learning of Inter-Model Relations in Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The 20th European Conference on Modelling Foundations and Applications (ECMFA 2024), 23 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Testing and Debugging Support for Reactive Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.819-845. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01025-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Management Techniques for Model Merging: A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Resolution of Model Merging Conflicts Using Quality-Based Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2022.101123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging metamorphic testing to automatically detect inconsistencies in code generator families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-Code Level Regression Test Selection: the Model-Driven Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (2), pp.13:1. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.2.a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Prefetching and Caching of Models with PrefetchML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-018-0671-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WebRTC Extension to Allow Identity Negotiation at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Web Engineering, 10360, pp.412-419. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60131-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why can’t users choose their identity providers on the web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (3), pp.72-86. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/popets-2017-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeoEMF: A Multi-database Model Persistence Framework for Very Large Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Vernageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Testing of Global Properties on Large-Scale Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.749-762. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Testing of Transactional Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Augusto Meira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.279-294. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jidm.2013.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.346-379. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-009-9124-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using UML Action Semantics for Model Execution and Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (6), pp.445-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dpDebugger: a Domain-Parametric Debugger for DSLs Using DAP and Language Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.71 - 75, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Integration Support for Machine Learning of Inter-Model Relations in Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1304-1306, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605098.3636143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an In-Context LLM-Based Approach for Automating the Definition of Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM SIGPLAN International Conference on Software Language Engineering (SLE’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pasadena, CA, United States. pp.29 - 42, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687997.3695650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging New Roles for Low-Code Software Development Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Modeling in Low-Code Development Platforms at the MODELS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suitability of LSP and DAP for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coverage Computation to Fault Localization: A Generic Framework for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2022: 15th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.235-248, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3567512.3567532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Assisted Approach to Engineer Domain-Specific Languages (DSLs) using Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Anne Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Modeling Language Engineering, 23-25 October, 2022 Co-located with ACM MODELS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada. 10 p., </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3563133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing Certified Model Transformations on Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolan Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2021: 14th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, Illinois, United States. pp.36-48, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486608.3486901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Change Propagation for Collaborative Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Hands-on Workshop on Collaborative Modeling (co-located with the 24th International Conference on Model Driven Engineering Languages and Systems - MODELS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Event, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formalism for Specifying Model Merging Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Analysis and Modelling (SAM) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419804.3421447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Executable DSLs with Energy Estimation Formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2020 - Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chicago, Illinois / Virtual, United States. pp.22-38, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3426425.3426930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges & Opportunities in Low-Code Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems (MODELS ’20 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Transparent Combination of Model Management Execution Strategies for Low-Code Development Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolan Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems: Companion Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal (Virtually), Canada. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform specific energy estimation for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2019: ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Queries and Model Transformations with the Mogwaï Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing a Source Code Model with Energy Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Measurement and Metrics for Green and Sustainable Software Systems (MeGSuS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'assistance à la construction de tests de modèles à composants et services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées AFADL Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Cloud-based Systems Elasticity Testing Reproducible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alvares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006308905230530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Test Sequences to Assess the Performance of Elastic Cloud-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Alesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagar Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2017 : 10th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2017.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Consistency for Distributed Collaborative Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2017 - 13th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany. pp.197-212, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61482-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios S Kolovos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garcia-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F Paige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther S Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF Project Showcase 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMLtoGraphDB: Mapping Conceptual Schemas to Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER 2016 - 35th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Gifu, Japan. pp.430-444, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46397-1_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Non-functional Testing of Code Generators Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Generative Programming: Concepts &amp; Experiences (GPCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSTOTest: a tool for building and running test harness for service-based component models (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSTA 2016 Proceedings of the 25th International Symposium on Software Testing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saarbrücken, Germany. pp.437-440, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2931037.2948704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring-Based Testing of Elastic Cloud Computing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE Companion (LT Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2859889.2859890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KevoreeJS: Enabling Dynamic Software Reconfigurations in the Browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA and CompArch 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigsoft, Apr 2016, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBSE.2016.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeoEMF: a Multi-database Model Persistence Framework for Very Large Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Vernageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MoDELS 2016 Demo and Poster Sessions co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MoDELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOTICE: A Framework for Non-functional Testing of Compilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Software Quality, Reliability &amp; Security (QRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map-Based Transparent Persistence for Very Large Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental Approaches to Software Engineering 18th International Conference, FASE 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.19-34, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46675-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novelty Search Approach for Automatic Test Data Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Search-Based Software Testing SBST@ICSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Firenze, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios S Kolovos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F Paige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther M Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF2015 Project Showcase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novelty Search-based Test Data Generator for Object-oriented Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.1359--1360, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2764716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving memory efficiency for processing large-scale models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BigMDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Jul 2014, York, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01033188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Apr 2014, York, UK, United Kingdom. pp.230-241, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Test Oracle in Model Transformation Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Attiogbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.978-3-642-38882-8, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38883-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Meta-model Coverage to Qualify Test Oracles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Load Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Augusto Meira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Fifth International Conference on Software Testing, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.642-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Optimizing Power Consumption of IaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Le Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NCCA 2012 IEEE Second Symposium on Network Cloud Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.978-0-7695-4943-9/12, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCCA.2012.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtered Comparison for Oracle in ModelTransformation Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Attiogbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTSS 2012 Ph.D. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Aalborg, Denmark. pp.1601-0590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach for Virtual Machine Image Provisioning in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Le Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Service-Oriented and Cloud Computing (ESOCC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach for Virtual Machine Image Provisioning in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Le Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Service-Oriented and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.107-121, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33427-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster : Comparaison de modèles filtrée pour le test de transformations de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Attiogbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.978-2-9527630-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Modèles Filtrée pour le Test de Transformations de Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Attiogbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing MapReduce-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD - XXVI Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Florianopolis, SC, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Test Architectures for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTSS 2010 - International Conference on Testing Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Natal, Brazil. pp.174-187, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16573-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeerUnit: a framework for testing peer-to-peer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/ACM, 2010, Antwerp, Belgium. pp.169-170, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1858996.1859030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action synchronization in P2P system testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMAP 2008 - International Workshop on Data Management in Peer-to-Peer Systems (EDBT Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.43-49, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1379350.1379357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00377411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Peers' Volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE/ACM International Conference on Automated Software Engineering (ASE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L'Aquila, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Testing Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Software Reliability Engineering (ISSRE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, WA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Architectures for Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference High Performance Computing for Computational Science (VECPAR 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00377416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in Peer-to-Peer Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gestion de données en pair-à-pair (GDP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bosco Project - A JMI-Compliant Template-based Code Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Conf. on Intelligent and Adaptative Systems and Software Engineering. (IASSE-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bosco Project, A JMI-Compliant Template-based Code Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA 13th International Conference on Intelligent and Adaptive Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France, France. pp.157--162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Design Patterns Testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Software Metrics Symposium (METRICS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Australia. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and improving design patterns testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Metrics Symposium 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai analysis patterns as UML meta-model constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pickin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th international conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Seke, Congo - Kinshasa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oo analysis patterns as UML metalevel collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pickin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proc. of ES2002. The 22nd SGAI International Conference on Knowledge Based Systems and Applied Artificial Intelligence: Research and Development in Intelligent Systems XIX, BCS Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 'Safe' Use of Design Patterns to Improve OO Software Testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Software Reliability Engineering ISSRE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hong Kong SAR China. pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring UML models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of UML 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 'safe' use of design patterns to improve oo software testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ISSRE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pennaneac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Reflection 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise modeling of design patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of UML 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, YORK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design pattern application in UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2000 proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Controlling the Elasticity of Web Applications on Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: A Procedure for Testing Applications Through Cloud Computing Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDoc Day - ED STIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Cloud-Based Systems for Elasticity Test Reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing and Service Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 864, Springer International Publishing, pp.200-222, 2018, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94959-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre pour la vérification de modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Elasticity of Web Applications on Cloud Computing - Extended Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Workload Generation for Testing Elastic Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Testing Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Nantes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01255818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gerson Sunyé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sunye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6407-8075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151750467</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMPers : A configurable conflict management framework for personalized collaborative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 219, pp.112227. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.112227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test amplification framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (4), pp.1187-1212. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01283-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test coverage framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.111977. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.111977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the Support for Machine Learning of Inter-Model Relations in Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The 20th European Conference on Modelling Foundations and Applications (ECMFA 2024), 23 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Testing and Debugging Support for Reactive Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.819-845. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01025-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Management Techniques for Model Merging: A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Resolution of Model Merging Conflicts Using Quality-Based Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2022.101123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-Code Level Regression Test Selection: the Model-Driven Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (2), pp.13:1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.2.a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging metamorphic testing to automatically detect inconsistencies in code generator families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Prefetching and Caching of Models with PrefetchML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-018-0671-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WebRTC Extension to Allow Identity Negotiation at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Web Engineering, 10360, pp.412-419. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60131-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why can’t users choose their identity providers on the web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (3), pp.72-86. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/popets-2017-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeoEMF: A Multi-database Model Persistence Framework for Very Large Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Vernageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Testing of Global Properties on Large-Scale Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.749-762. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Testing of Transactional Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Augusto Meira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.279-294. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jidm.2013.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.346-379. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-009-9124-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using UML Action Semantics for Model Execution and Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (6), pp.445-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Integration Support for Machine Learning of Inter-Model Relations in Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1304-1306, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605098.3636143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dpDebugger: a Domain-Parametric Debugger for DSLs Using DAP and Language Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.71 - 75, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an In-Context LLM-Based Approach for Automating the Definition of Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM SIGPLAN International Conference on Software Language Engineering (SLE’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pasadena, CA, United States. pp.29 - 42, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687997.3695650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging New Roles for Low-Code Software Development Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Modeling in Low-Code Development Platforms at the MODELS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suitability of LSP and DAP for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coverage Computation to Fault Localization: A Generic Framework for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2022: 15th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.235-248, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3567512.3567532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Assisted Approach to Engineer Domain-Specific Languages (DSLs) using Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Anne Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Modeling Language Engineering, 23-25 October, 2022 Co-located with ACM MODELS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada. 10 p., </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3563133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing Certified Model Transformations on Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolan Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2021: 14th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, Illinois, United States. pp.36-48, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486608.3486901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Change Propagation for Collaborative Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Hands-on Workshop on Collaborative Modeling (co-located with the 24th International Conference on Model Driven Engineering Languages and Systems - MODELS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Event, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Executable DSLs with Energy Estimation Formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2020 - Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chicago, Illinois / Virtual, United States. pp.22-38, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3426425.3426930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formalism for Specifying Model Merging Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Analysis and Modelling (SAM) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419804.3421447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges & Opportunities in Low-Code Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems (MODELS ’20 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Transparent Combination of Model Management Execution Strategies for Low-Code Development Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolan Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems: Companion Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal (Virtually), Canada. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform specific energy estimation for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2019: ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Queries and Model Transformations with the Mogwaï Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing a Source Code Model with Energy Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Measurement and Metrics for Green and Sustainable Software Systems (MeGSuS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Test Sequences to Assess the Performance of Elastic Cloud-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Alesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagar Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2017 : 10th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2017.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Cloud-based Systems Elasticity Testing Reproducible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alvares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006308905230530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'assistance à la construction de tests de modèles à composants et services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées AFADL Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Consistency for Distributed Collaborative Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2017 - 13th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany. pp.197-212, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61482-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KevoreeJS: Enabling Dynamic Software Reconfigurations in the Browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA and CompArch 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigsoft, Apr 2016, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBSE.2016.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring-Based Testing of Elastic Cloud Computing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE Companion (LT Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2859889.2859890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios S Kolovos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garcia-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F Paige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther S Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF Project Showcase 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMLtoGraphDB: Mapping Conceptual Schemas to Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER 2016 - 35th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Gifu, Japan. pp.430-444, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46397-1_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Non-functional Testing of Code Generators Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Generative Programming: Concepts &amp; Experiences (GPCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSTOTest: a tool for building and running test harness for service-based component models (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSTA 2016 Proceedings of the 25th International Symposium on Software Testing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saarbrücken, Germany. pp.437-440, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2931037.2948704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeoEMF: a Multi-database Model Persistence Framework for Very Large Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Vernageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MoDELS 2016 Demo and Poster Sessions co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MoDELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOTICE: A Framework for Non-functional Testing of Compilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Software Quality, Reliability &amp; Security (QRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novelty Search Approach for Automatic Test Data Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Search-Based Software Testing SBST@ICSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Firenze, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map-Based Transparent Persistence for Very Large Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental Approaches to Software Engineering 18th International Conference, FASE 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.19-34, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46675-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios S Kolovos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F Paige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther M Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF2015 Project Showcase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novelty Search-based Test Data Generator for Object-oriented Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.1359--1360, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2764716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Apr 2014, York, UK, United Kingdom. pp.230-241, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving memory efficiency for processing large-scale models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BigMDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Jul 2014, York, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01033188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Meta-model Coverage to Qualify Test Oracles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Test Oracle in Model Transformation Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Attiogbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.978-3-642-38882-8, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38883-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster : Comparaison de modèles filtrée pour le test de transformations de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Attiogbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.978-2-9527630-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Modèles Filtrée pour le Test de Transformations de Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Attiogbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach for Virtual Machine Image Provisioning in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Le Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Service-Oriented and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.107-121, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33427-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Load Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Augusto Meira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Fifth International Conference on Software Testing, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.642-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Optimizing Power Consumption of IaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Le Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NCCA 2012 IEEE Second Symposium on Network Cloud Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.978-0-7695-4943-9/12, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCCA.2012.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtered Comparison for Oracle in ModelTransformation Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Attiogbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTSS 2012 Ph.D. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Aalborg, Denmark. pp.1601-0590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach for Virtual Machine Image Provisioning in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Le Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Service-Oriented and Cloud Computing (ESOCC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing MapReduce-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD - XXVI Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Florianopolis, SC, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Test Architectures for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTSS 2010 - International Conference on Testing Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Natal, Brazil. pp.174-187, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16573-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeerUnit: a framework for testing peer-to-peer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/ACM, 2010, Antwerp, Belgium. pp.169-170, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1858996.1859030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action synchronization in P2P system testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMAP 2008 - International Workshop on Data Management in Peer-to-Peer Systems (EDBT Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.43-49, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1379350.1379357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00377411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Peers' Volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE/ACM International Conference on Automated Software Engineering (ASE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L'Aquila, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Testing Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Software Reliability Engineering (ISSRE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, WA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Architectures for Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference High Performance Computing for Computational Science (VECPAR 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00377416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in Peer-to-Peer Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gestion de données en pair-à-pair (GDP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bosco Project - A JMI-Compliant Template-based Code Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Conf. on Intelligent and Adaptative Systems and Software Engineering. (IASSE-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bosco Project, A JMI-Compliant Template-based Code Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA 13th International Conference on Intelligent and Adaptive Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France, France. pp.157--162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Design Patterns Testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Software Metrics Symposium (METRICS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Australia. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and improving design patterns testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Metrics Symposium 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai analysis patterns as UML meta-model constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pickin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th international conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Seke, Congo - Kinshasa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oo analysis patterns as UML metalevel collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pickin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proc. of ES2002. The 22nd SGAI International Conference on Knowledge Based Systems and Applied Artificial Intelligence: Research and Development in Intelligent Systems XIX, BCS Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring UML models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of UML 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 'Safe' Use of Design Patterns to Improve OO Software Testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Software Reliability Engineering ISSRE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hong Kong SAR China. pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 'safe' use of design patterns to improve oo software testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ISSRE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pennaneac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Reflection 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise modeling of design patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of UML 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, YORK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design pattern application in UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2000 proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: A Procedure for Testing Applications Through Cloud Computing Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDoc Day - ED STIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Controlling the Elasticity of Web Applications on Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Cloud-Based Systems for Elasticity Test Reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing and Service Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 864, Springer International Publishing, pp.200-222, 2018, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94959-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre pour la vérification de modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Elasticity of Web Applications on Cloud Computing - Extended Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Workload Generation for Testing Elastic Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Testing Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Nantes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01255818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B01AC549"/>
+    <w:nsid w:val="697C1312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sunye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6407-8075" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151750467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Khorram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01283-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Sharbaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Zamani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.112227" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garmendia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.111977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pontes Miranda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01025-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01050-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2022.101123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1721" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault B&#233;ziers La Fosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.2.a13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01725030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-018-0671-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#233;cot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60131-1_27" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Crom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2017-0029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.02.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Meira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jidm.2013.1498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-009-9124-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1J9PPV8H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guennec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Enet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687794" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687997.3695650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567532" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790527v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Olivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3563133" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486901" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419804.3421447" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426930" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420206" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00048" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01802009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471916v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albonico" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006308905230530" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Alesio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2017.56" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61482-3_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S Kolovos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Paige" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther S Guerra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez Cuadrado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46397-1_33" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2931037.2948704" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2859889.2859890" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leduc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBSE.2016.20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M Rose" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764716" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01033188v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Attiogbe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38883-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918569v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796221v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Le Nhan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2012.22" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774793v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33427-6_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eugenio Marynowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16573-3_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1858996.1859030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377411v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Sunye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1379350.1379357" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Almeida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baudry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794653v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pickin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794510v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794514v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pennaneac'H" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317728v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94959-8_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317723v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01255818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sunye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6407-8075" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151750467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Sharbaf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Zamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.112227" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Khorram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01283-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garmendia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.111977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pontes Miranda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01025-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01050-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2022.101123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault B&#233;ziers La Fosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.2.a13" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1721" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01725030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-018-0671-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#233;cot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60131-1_27" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Crom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2017-0029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.02.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Meira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jidm.2013.1498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-009-9124-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1J9PPV8H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guennec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636143" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Enet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687997.3695650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567532" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790527v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Olivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3563133" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486901" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426930" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419804.3421447" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420206" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00048" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01802009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albonico" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Alesio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2017.56" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471916v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006308905230530" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61482-3_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leduc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBSE.2016.20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2859889.2859890" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S Kolovos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Paige" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther S Guerra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez Cuadrado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46397-1_33" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2931037.2948704" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M Rose" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764716" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01033188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Attiogbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38883-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920300v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Le Nhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33427-6_8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2012.22" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eugenio Marynowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16573-3_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1858996.1859030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377411v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Sunye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1379350.1379357" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Almeida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baudry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794653v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pickin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794514v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pennaneac'H" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317728v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94959-8_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317723v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01255818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>