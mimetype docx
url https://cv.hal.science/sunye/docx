--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gerson Sunyé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sunye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6407-8075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151750467</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMPers : A configurable conflict management framework for personalized collaborative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 219, pp.112227. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.112227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test amplification framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (4), pp.1187-1212. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01283-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test coverage framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.111977. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.111977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the Support for Machine Learning of Inter-Model Relations in Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The 20th European Conference on Modelling Foundations and Applications (ECMFA 2024), 23 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Testing and Debugging Support for Reactive Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.819-845. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01025-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Management Techniques for Model Merging: A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Resolution of Model Merging Conflicts Using Quality-Based Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2022.101123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-Code Level Regression Test Selection: the Model-Driven Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (2), pp.13:1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.2.a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging metamorphic testing to automatically detect inconsistencies in code generator families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Prefetching and Caching of Models with PrefetchML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-018-0671-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WebRTC Extension to Allow Identity Negotiation at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Web Engineering, 10360, pp.412-419. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60131-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why can’t users choose their identity providers on the web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (3), pp.72-86. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/popets-2017-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeoEMF: A Multi-database Model Persistence Framework for Very Large Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Vernageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Testing of Global Properties on Large-Scale Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.749-762. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Testing of Transactional Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Augusto Meira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.279-294. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jidm.2013.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.346-379. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-009-9124-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using UML Action Semantics for Model Execution and Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (6), pp.445-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Integration Support for Machine Learning of Inter-Model Relations in Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1304-1306, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605098.3636143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dpDebugger: a Domain-Parametric Debugger for DSLs Using DAP and Language Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.71 - 75, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an In-Context LLM-Based Approach for Automating the Definition of Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM SIGPLAN International Conference on Software Language Engineering (SLE’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pasadena, CA, United States. pp.29 - 42, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687997.3695650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging New Roles for Low-Code Software Development Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Modeling in Low-Code Development Platforms at the MODELS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suitability of LSP and DAP for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coverage Computation to Fault Localization: A Generic Framework for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2022: 15th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.235-248, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3567512.3567532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Assisted Approach to Engineer Domain-Specific Languages (DSLs) using Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Anne Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Modeling Language Engineering, 23-25 October, 2022 Co-located with ACM MODELS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada. 10 p., </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3563133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing Certified Model Transformations on Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolan Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2021: 14th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, Illinois, United States. pp.36-48, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486608.3486901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Change Propagation for Collaborative Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Hands-on Workshop on Collaborative Modeling (co-located with the 24th International Conference on Model Driven Engineering Languages and Systems - MODELS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Event, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Executable DSLs with Energy Estimation Formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2020 - Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chicago, Illinois / Virtual, United States. pp.22-38, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3426425.3426930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formalism for Specifying Model Merging Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Analysis and Modelling (SAM) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419804.3421447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges & Opportunities in Low-Code Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems (MODELS ’20 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Transparent Combination of Model Management Execution Strategies for Low-Code Development Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolan Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems: Companion Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal (Virtually), Canada. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform specific energy estimation for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2019: ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Queries and Model Transformations with the Mogwaï Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing a Source Code Model with Energy Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Measurement and Metrics for Green and Sustainable Software Systems (MeGSuS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Test Sequences to Assess the Performance of Elastic Cloud-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Alesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagar Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2017 : 10th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2017.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Cloud-based Systems Elasticity Testing Reproducible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alvares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006308905230530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'assistance à la construction de tests de modèles à composants et services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées AFADL Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Consistency for Distributed Collaborative Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2017 - 13th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany. pp.197-212, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61482-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KevoreeJS: Enabling Dynamic Software Reconfigurations in the Browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA and CompArch 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigsoft, Apr 2016, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBSE.2016.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring-Based Testing of Elastic Cloud Computing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE Companion (LT Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2859889.2859890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios S Kolovos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garcia-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F Paige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther S Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF Project Showcase 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMLtoGraphDB: Mapping Conceptual Schemas to Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER 2016 - 35th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Gifu, Japan. pp.430-444, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46397-1_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Non-functional Testing of Code Generators Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Generative Programming: Concepts &amp; Experiences (GPCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSTOTest: a tool for building and running test harness for service-based component models (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSTA 2016 Proceedings of the 25th International Symposium on Software Testing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saarbrücken, Germany. pp.437-440, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2931037.2948704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeoEMF: a Multi-database Model Persistence Framework for Very Large Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Vernageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MoDELS 2016 Demo and Poster Sessions co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MoDELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOTICE: A Framework for Non-functional Testing of Compilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Software Quality, Reliability &amp; Security (QRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novelty Search Approach for Automatic Test Data Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Search-Based Software Testing SBST@ICSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Firenze, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map-Based Transparent Persistence for Very Large Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental Approaches to Software Engineering 18th International Conference, FASE 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.19-34, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46675-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios S Kolovos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F Paige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther M Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF2015 Project Showcase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novelty Search-based Test Data Generator for Object-oriented Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.1359--1360, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2764716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Apr 2014, York, UK, United Kingdom. pp.230-241, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving memory efficiency for processing large-scale models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BigMDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Jul 2014, York, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01033188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Meta-model Coverage to Qualify Test Oracles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Test Oracle in Model Transformation Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Attiogbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.978-3-642-38882-8, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38883-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster : Comparaison de modèles filtrée pour le test de transformations de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Attiogbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.978-2-9527630-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Modèles Filtrée pour le Test de Transformations de Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Attiogbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach for Virtual Machine Image Provisioning in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Le Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Service-Oriented and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.107-121, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33427-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Load Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Augusto Meira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Fifth International Conference on Software Testing, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.642-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Optimizing Power Consumption of IaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Le Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NCCA 2012 IEEE Second Symposium on Network Cloud Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.978-0-7695-4943-9/12, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCCA.2012.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtered Comparison for Oracle in ModelTransformation Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Attiogbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTSS 2012 Ph.D. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Aalborg, Denmark. pp.1601-0590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach for Virtual Machine Image Provisioning in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Le Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Service-Oriented and Cloud Computing (ESOCC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing MapReduce-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD - XXVI Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Florianopolis, SC, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Test Architectures for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTSS 2010 - International Conference on Testing Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Natal, Brazil. pp.174-187, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16573-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeerUnit: a framework for testing peer-to-peer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/ACM, 2010, Antwerp, Belgium. pp.169-170, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1858996.1859030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action synchronization in P2P system testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMAP 2008 - International Workshop on Data Management in Peer-to-Peer Systems (EDBT Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.43-49, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1379350.1379357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00377411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Peers' Volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE/ACM International Conference on Automated Software Engineering (ASE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L'Aquila, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Testing Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Software Reliability Engineering (ISSRE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, WA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Architectures for Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference High Performance Computing for Computational Science (VECPAR 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00377416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in Peer-to-Peer Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gestion de données en pair-à-pair (GDP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bosco Project - A JMI-Compliant Template-based Code Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Conf. on Intelligent and Adaptative Systems and Software Engineering. (IASSE-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bosco Project, A JMI-Compliant Template-based Code Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA 13th International Conference on Intelligent and Adaptive Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France, France. pp.157--162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Design Patterns Testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Software Metrics Symposium (METRICS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Australia. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and improving design patterns testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Metrics Symposium 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai analysis patterns as UML meta-model constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pickin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th international conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Seke, Congo - Kinshasa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oo analysis patterns as UML metalevel collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pickin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proc. of ES2002. The 22nd SGAI International Conference on Knowledge Based Systems and Applied Artificial Intelligence: Research and Development in Intelligent Systems XIX, BCS Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring UML models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of UML 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 'Safe' Use of Design Patterns to Improve OO Software Testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Software Reliability Engineering ISSRE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hong Kong SAR China. pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 'safe' use of design patterns to improve oo software testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ISSRE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pennaneac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Reflection 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise modeling of design patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of UML 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, YORK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design pattern application in UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2000 proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: A Procedure for Testing Applications Through Cloud Computing Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDoc Day - ED STIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Controlling the Elasticity of Web Applications on Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Cloud-Based Systems for Elasticity Test Reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing and Service Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 864, Springer International Publishing, pp.200-222, 2018, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94959-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre pour la vérification de modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Elasticity of Web Applications on Cloud Computing - Extended Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Workload Generation for Testing Elastic Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Testing Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Nantes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01255818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gerson Sunyé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sunye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6407-8075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151750467</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMPers : A configurable conflict management framework for personalized collaborative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 219, pp.112227. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.112227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test amplification framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (4), pp.1187-1212. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-025-01283-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-parametric test coverage framework for executable domain-specific languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.111977. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2024.111977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the Support for Machine Learning of Inter-Model Relations in Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The 20th European Conference on Modelling Foundations and Applications (ECMFA 2024), 23 (3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2024.23.3.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Testing and Debugging Support for Reactive Executable DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.819-845. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01025-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Management Techniques for Model Merging: A Systematic Mapping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-022-01050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Resolution of Model Merging Conflicts Using Quality-Based Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2022.101123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-Code Level Regression Test Selection: the Model-Driven Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (2), pp.13:1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.2.a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging metamorphic testing to automatically detect inconsistencies in code generator families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Prefetching and Caching of Models with PrefetchML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-018-0671-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WebRTC Extension to Allow Identity Negotiation at Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Web Engineering, 10360, pp.412-419. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60131-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why can’t users choose their identity providers on the web?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Crom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (3), pp.72-86. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/popets-2017-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeoEMF: A Multi-database Model Persistence Framework for Very Large Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Vernageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Testing of Global Properties on Large-Scale Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (7), pp.749-762. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Testing of Transactional Database Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Augusto Meira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information and Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.279-294. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5753/jidm.2013.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.346-379. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-009-9124-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using UML Action Semantics for Model Execution and Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (6), pp.445-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Integration Support for Machine Learning of Inter-Model Relations in Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1304-1306, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605098.3636143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dpDebugger: a Domain-Parametric Debugger for DSLs Using DAP and Language Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 27th International Conference on Model Driven Engineering Languages and Systems (MODELS'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. pp.71 - 75, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an In-Context LLM-Based Approach for Automating the Definition of Model Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Pontes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM SIGPLAN International Conference on Software Language Engineering (SLE’24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pasadena, CA, United States. pp.29 - 42, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687997.3695650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging New Roles for Low-Code Software Development Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Modeling in Low-Code Development Platforms at the MODELS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3688337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Suitability of LSP and DAP for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Enet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2023: ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coverage Computation to Fault Localization: A Generic Framework for Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2022: 15th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.235-248, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3567512.3567532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool-Assisted Approach to Engineer Domain-Specific Languages (DSLs) using Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Anne Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Modeling Language Engineering, 23-25 October, 2022 Co-located with ACM MODELS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montréal, Canada. 10 p., </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3563133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing Certified Model Transformations on Apache Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolan Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2021: 14th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Chicago, Illinois, United States. pp.36-48, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486608.3486901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalized Change Propagation for Collaborative Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Hands-on Workshop on Collaborative Modeling (co-located with the 24th International Conference on Model Driven Engineering Languages and Systems - MODELS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Event, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Executable DSLs with Energy Estimation Formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2020 - Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Chicago, Illinois / Virtual, United States. pp.22-38, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3426425.3426930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formalism for Specifying Model Merging Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Sharbaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Zamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Analysis and Modelling (SAM) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419804.3421447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges & Opportunities in Low-Code Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Khorram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems (MODELS ’20 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Transparent Combination of Model Management Execution Strategies for Low-Code Development Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolan Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems: Companion Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montreal (Virtually), Canada. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3420206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform specific energy estimation for executable domain-specific modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C 2019: ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing a Source Code Model with Energy Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Béziers La Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Measurement and Metrics for Green and Sustainable Software Systems (MeGSuS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Queries and Model Transformations with the Mogwaï Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Test Sequences to Assess the Performance of Elastic Cloud-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Alesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagar Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2017 : 10th IEEE International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2017.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Cloud-based Systems Elasticity Testing Reproducible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alvares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006308905230530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'assistance à la construction de tests de modèles à composants et services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées AFADL Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Consistency for Distributed Collaborative Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA 2017 - 13th European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany. pp.197-212, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61482-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KevoreeJS: Enabling Dynamic Software Reconfigurations in the Browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA and CompArch 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigsoft, Apr 2016, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBSE.2016.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring-Based Testing of Elastic Cloud Computing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPE Companion (LT Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2859889.2859890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios S Kolovos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Garcia-Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F Paige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther S Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF Project Showcase 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMLtoGraphDB: Mapping Conceptual Schemas to Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ER 2016 - 35th International Conference on Conceptual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Gifu, Japan. pp.430-444, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46397-1_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Non-functional Testing of Code Generators Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Generative Programming: Concepts &amp; Experiences (GPCE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSTOTest: a tool for building and running test harness for service-based component models (demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSTA 2016 Proceedings of the 25th International Symposium on Software Testing and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saarbrücken, Germany. pp.437-440, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2931037.2948704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeoEMF: a Multi-database Model Persistence Framework for Very Large Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Vernageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MoDELS 2016 Demo and Poster Sessions co-located with ACM/IEEE 19th International Conference on Model Driven Engineering Languages and Systems (MoDELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOTICE: A Framework for Non-functional Testing of Compilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Software Quality, Reliability &amp; Security (QRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novelty Search Approach for Automatic Test Data Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Search-Based Software Testing SBST@ICSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Firenze, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map-Based Transparent Persistence for Very Large Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental Approaches to Software Engineering 18th International Conference, FASE 2015, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2015, London, UK, April 11-18, 2015, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.19-34, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46675-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDO: Scalable Modelling and Model Management on the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios S Kolovos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F Paige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther M Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Sánchez Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF2015 Project Showcase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novelty Search-based Test Data Generator for Object-oriented Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.1359--1360, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2764716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo4EMF, a Scalable Persistence Layer for EMF Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMFA- European conference on Modeling Foundations and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Apr 2014, York, UK, United Kingdom. pp.230-241, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving memory efficiency for processing large-scale models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benelallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BigMDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Jul 2014, York, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01033188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Meta-model Coverage to Qualify Test Oracles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Test Oracle in Model Transformation Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Attiogbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Transformation (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.978-3-642-38882-8, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38883-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster : Comparaison de modèles filtrée pour le test de transformations de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Attiogbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.978-2-9527630-3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de Modèles Filtrée pour le Test de Transformations de Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Attiogbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach for Virtual Machine Image Provisioning in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Le Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Service-Oriented and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.107-121, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33427-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Load Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Augusto Meira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Fifth International Conference on Software Testing, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montreal, Canada. pp.642-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Optimizing Power Consumption of IaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Le Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NCCA 2012 IEEE Second Symposium on Network Cloud Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.978-0-7695-4943-9/12, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCCA.2012.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtered Comparison for Oracle in ModelTransformation Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christian Attiogbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTSS 2012 Ph.D. Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Aalborg, Denmark. pp.1601-0590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach for Virtual Machine Image Provisioning in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Le Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Service-Oriented and Cloud Computing (ESOCC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bertinoro, Italy. pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing MapReduce-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBBD - XXVI Simpósio Brasileiro de Banco de Dados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Florianopolis, SC, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Test Architectures for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTSS 2010 - International Conference on Testing Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Natal, Brazil. pp.174-187, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16573-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeerUnit: a framework for testing peer-to-peer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Eugenio Marynowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/ACM, 2010, Antwerp, Belgium. pp.169-170, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1858996.1859030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00541699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action synchronization in P2P system testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMAP 2008 - International Workshop on Data Management in Peer-to-Peer Systems (EDBT Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.43-49, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1379350.1379357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00377411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Peers' Volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE/ACM International Conference on Automated Software Engineering (ASE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, L'Aquila, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Testing Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Symposium on Software Reliability Engineering (ISSRE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, WA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Architectures for Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference High Performance Computing for Computational Science (VECPAR 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00377416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in Peer-to-Peer Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Cunha de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gestion de données en pair-à-pair (GDP2P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bosco Project - A JMI-Compliant Template-based Code Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Int. Conf. on Intelligent and Adaptative Systems and Software Engineering. (IASSE-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bosco Project, A JMI-Compliant Template-based Code Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA 13th International Conference on Intelligent and Adaptive Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France, France. pp.157--162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Design Patterns Testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Software Metrics Symposium (METRICS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Australia. pp.50-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and improving design patterns testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Metrics Symposium 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai analysis patterns as UML meta-model constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pickin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th international conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Seke, Congo - Kinshasa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oo analysis patterns as UML metalevel collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pickin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proc. of ES2002. The 22nd SGAI International Conference on Knowledge Based Systems and Applied Artificial Intelligence: Research and Development in Intelligent Systems XIX, BCS Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring UML models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of UML 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 'Safe' Use of Design Patterns to Improve OO Software Testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Software Reliability Engineering ISSRE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hong Kong SAR China. pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 'safe' use of design patterns to improve oo software testability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ISSRE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pennaneac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Reflection 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise modeling of design patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of UML 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, YORK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design pattern application in UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'2000 proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, BERLIN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: A Procedure for Testing Applications Through Cloud Computing Elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDoc Day - ED STIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: Controlling the Elasticity of Web Applications on Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Cloud-Based Systems for Elasticity Test Reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing and Service Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 864, Springer International Publishing, pp.200-222, 2018, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94959-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre pour la vérification de modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ardourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Elasticity of Web Applications on Cloud Computing - Extended Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Workload Generation for Testing Elastic Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Albonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mottu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Testing Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Sunyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Nantes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01255818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="697C1312"/>
+    <w:nsid w:val="40789D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sunye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6407-8075" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151750467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Sharbaf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Zamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.112227" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Khorram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01283-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garmendia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.111977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pontes Miranda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01025-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01050-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2022.101123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault B&#233;ziers La Fosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.2.a13" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1721" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01725030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-018-0671-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#233;cot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60131-1_27" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Crom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2017-0029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.02.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Meira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jidm.2013.1498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-009-9124-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1J9PPV8H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guennec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636143" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Enet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687997.3695650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567532" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790527v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Olivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3563133" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486901" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426930" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419804.3421447" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420206" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00048" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01802009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albonico" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Alesio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2017.56" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471916v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006308905230530" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61482-3_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leduc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBSE.2016.20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2859889.2859890" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S Kolovos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Paige" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther S Guerra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez Cuadrado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46397-1_33" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2931037.2948704" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M Rose" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764716" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01033188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Attiogbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38883-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920300v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Le Nhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33427-6_8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2012.22" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eugenio Marynowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16573-3_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1858996.1859030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377411v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Sunye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1379350.1379357" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Almeida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baudry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794653v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pickin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794514v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pennaneac'H" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317728v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94959-8_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317723v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01255818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sunye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6407-8075" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151750467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Sharbaf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Zamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.112227" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Khorram" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01283-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garmendia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2024.111977" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pontes Miranda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tisi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2024.23.3.a4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01025-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01050-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2022.101123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault B&#233;ziers La Fosse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.2.a13" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1721" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01725030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Daniel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-018-0671-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B&#233;cot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60131-1_27" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Crom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2017-0029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benelallam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernageau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cunha de Almeida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2014.02.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Augusto Meira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/jidm.2013.1498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-009-9124-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1J9PPV8H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guennec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636143" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Enet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687997.3695650" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567512.3567532" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790527v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Olivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3563133" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486608.3486901" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03001493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426930" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419804.3421447" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3420206" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00048" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01802009v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albonico" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Alesio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2017.56" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471916v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006308905230530" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Gerson Suny&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61482-3_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tricoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leduc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBSE.2016.20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2859889.2859890" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S Kolovos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia-Dominguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Paige" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther S Guerra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez Cuadrado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46397-1_33" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2931037.2948704" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140776v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel G&#243;mez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46675-9_2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M Rose" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764716" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Launay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_15" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01033188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Attiogbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38883-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920300v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Attiogb&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Le Nhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33427-6_8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2012.22" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Eugenio Marynowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16573-3_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1858996.1859030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377411v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Sunye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1379350.1379357" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Almeida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baudry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794653v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pickin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794514v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pennaneac'H" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317728v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603307v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94959-8_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317723v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01255818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>