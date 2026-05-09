--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -1085,233 +1085,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02990665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essay d'une parfaite Grammaire de la langue françoise Ou le Lecteur trouurera, en bel ordre, tout ce qui est de plus necessaire, de plus curieux, et de plus elegant, en la Pureté, en l'Orthographe, et en la Prononciation de cette Langue. Anvers 1659 (1re éd. 1659)</w:t>
+                <w:t xml:space="preserve">L'éclaircissement de la langue française, Paris 1852 (1re éd. 1530)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. P. Laurent Chiflet</w:t>
+                <w:t xml:space="preserve">John Palsgrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzan Baddeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Colombat</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Edition scientifique électronique de S. Baddeley, B. Colombat, O. Leclercq, F. Mazière et V. Raby. Classiques Garnier Numérique, 2011, Corpus des grammaires françaises du XVIIe siècle</w:t>
+                <w:t xml:space="preserve">Valérie Raby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition scientifique électronique sous la direction de Susan Baddeley, participation de Valérie Raby. Classiques Garnier Numérique, 2011, Corpus des grammaires françaises de la Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00736671v1</w:t>
+                <w:t xml:space="preserve">halshs-00736685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éclaircissement de la langue française, Paris 1852 (1re éd. 1530)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essay d'une parfaite Grammaire de la langue françoise Ou le Lecteur trouurera, en bel ordre, tout ce qui est de plus necessaire, de plus curieux, et de plus elegant, en la Pureté, en l'Orthographe, et en la Prononciation de cette Langue. Anvers 1659 (1re éd. 1659)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Laurent Chiflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Baddeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Palsgrave</w:t>
+                <w:t xml:space="preserve">Odile Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Raby</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Edition scientifique électronique sous la direction de Susan Baddeley, participation de Valérie Raby. Classiques Garnier Numérique, 2011, Corpus des grammaires françaises de la Renaissance</w:t>
+                <w:t xml:space="preserve">Francine Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition scientifique électronique de S. Baddeley, B. Colombat, O. Leclercq, F. Mazière et V. Raby. Classiques Garnier Numérique, 2011, Corpus des grammaires françaises du XVIIe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00736685v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00736671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire historique de l'orthographe française</w:t>
               </w:r>
@@ -2434,51 +2434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Baddeley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430522v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/35-le-mepris-de-la-cour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SOOQ8538" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328575v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/histoire-des-traductions-en-langue-francaise-xve-et-xviesiecles/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duch&#233;-Gavet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Baddeley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jejcic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Tonello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002914" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002914" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Laurent Chiflet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leclercq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mazi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palsgrave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Catach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Golfand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Mettas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Biedermann-Pasques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04416128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.391.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chappuit Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Biederman-Pasques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04425216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Baddeley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430522v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/35-le-mepris-de-la-cour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SOOQ8538" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328575v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/histoire-des-traductions-en-langue-francaise-xve-et-xviesiecles/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duch&#233;-Gavet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Baddeley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jejcic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Tonello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002914" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002914" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palsgrave" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Laurent Chiflet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leclercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mazi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Catach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Golfand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Mettas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Biedermann-Pasques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04416128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.391.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chappuit Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Biederman-Pasques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04425216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>