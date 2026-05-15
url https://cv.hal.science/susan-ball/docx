--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -719,183 +719,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05092860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Town Councils as Policy Instruments for Community Engagement: Local Diversity Within a Centralized Response to the COVID Pandemic in England</w:t>
+                <w:t xml:space="preserve">Exploratory research on the contribution of long-term volunteering to the wellbeing of town councillors in England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, XXIX-4, </w:t>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Wellbeing and Quality of Life in the British Isles, 32, pp.77-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12vm2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13byx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04832017v1</w:t>
+                <w:t xml:space="preserve">hal-04996603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory research on the contribution of long-term volunteering to the wellbeing of town councillors in England</w:t>
+                <w:t xml:space="preserve">Town Councils as Policy Instruments for Community Engagement: Local Diversity Within a Centralized Response to the COVID Pandemic in England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Wellbeing and Quality of Life in the British Isles, 32, pp.77-97. </w:t>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, XXIX-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13byx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12vm2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996603v1</w:t>
+                <w:t xml:space="preserve">halshs-04832017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Normal or More of the Same? Everyday Sexism and the Response of Traditional Media to an Internet Sensation during Lockdown</w:t>
               </w:r>
@@ -953,183 +953,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04307097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brexodus and the Commercial Real Estate Markets of London and Paris</w:t>
+                <w:t xml:space="preserve">An urban experiment in small town sustainability in the UK: the case of Cittaslow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, XXVII (1), </w:t>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfcb.8925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/angles.6082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881603v1</w:t>
+                <w:t xml:space="preserve">hal-03937820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An urban experiment in small town sustainability in the UK: the case of Cittaslow</w:t>
+                <w:t xml:space="preserve">Brexodus and the Commercial Real Estate Markets of London and Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, </w:t>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXVII (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/angles.6082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.8925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937820v1</w:t>
+                <w:t xml:space="preserve">hal-03881603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There Space for “Real Space” in British Civilisation Studies?</w:t>
               </w:r>
@@ -1576,165 +1576,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">London office development and marketing</w:t>
+                <w:t xml:space="preserve">Property market commentary: the office sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ekistics -Athens-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 376-378, pp.97-102</w:t>
+              <w:t xml:space="preserve">Property Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (3), pp.89-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976499v1</w:t>
+                <w:t xml:space="preserve">hal-03974001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property market commentary: the office sector</w:t>
+                <w:t xml:space="preserve">London office development and marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Property Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 6 (3), pp.89-91</w:t>
+              <w:t xml:space="preserve">Ekistics -Athens-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 376-378, pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974001v1</w:t>
+                <w:t xml:space="preserve">hal-03976499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hotdesking: revolution or evolution?</w:t>
               </w:r>
@@ -1884,173 +1884,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du capital social dans les stratégies d'advocacy planning des commerces ethniques à Londres</w:t>
+                <w:t xml:space="preserve">Notes From and To the Field: sensorial experiences and knowledge in the First World War diary of Robert McKay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Nativel; Romain Garbaye; David Fée. </w:t>
+              <w:t xml:space="preserve">Marie Mianowski &amp; Valérie Morisson eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner la diversité culturelle à Londres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.47-66, 2025, Géographie sociale, 978-2-7353-9906-2</w:t>
+              <w:t xml:space="preserve">Sharing Agricultural and Gardening Cultures in Ireland: Writers and Artists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Wissenschaftlicher Verlag Trier, pp.11-28, 2025, 978-3-98940-095-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243686v1</w:t>
+                <w:t xml:space="preserve">hal-05367520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes From and To the Field: sensorial experiences and knowledge in the First World War diary of Robert McKay</w:t>
+                <w:t xml:space="preserve">Le rôle du capital social dans les stratégies d'advocacy planning des commerces ethniques à Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie Mianowski &amp; Valérie Morisson eds. </w:t>
+              <w:t xml:space="preserve">Corinne Nativel; Romain Garbaye; David Fée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sharing Agricultural and Gardening Cultures in Ireland: Writers and Artists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12, Wissenschaftlicher Verlag Trier, pp.11-28, 2025, 978-3-98940-095-5</w:t>
+              <w:t xml:space="preserve">Gouverner la diversité culturelle à Londres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.47-66, 2025, Géographie sociale, 978-2-7353-9906-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367520v1</w:t>
+                <w:t xml:space="preserve">hal-05243686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual methods in migration research</w:t>
               </w:r>
@@ -3136,51 +3136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="004AD56F"/>
+    <w:nsid w:val="40F2A133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3367,51 +3367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/susan-ball" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5807-4094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Maguire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ball" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429340307" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gilligan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315539973" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03973936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Allison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cheshire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Evans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Stabler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilligan Chris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140zr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vm2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13byx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.8925" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03937820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.6082" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03881568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2014.916066" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449057.2011.574389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Petsimeris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03997974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429340307-11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9655-2_15" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petsimeris Petros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1000/ISBN978-2-88074-741-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05337499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/susan-ball" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5807-4094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Maguire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ball" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429340307" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gilligan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315539973" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03973936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Allison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cheshire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Evans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Stabler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilligan Chris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05092860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140zr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13byx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vm2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03937820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.6082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.8925" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03881568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.2887" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2014.916066" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449057.2011.574389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Petsimeris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03997974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429340307-11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9655-2_15" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petsimeris Petros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1000/ISBN978-2-88074-741-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05337499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>