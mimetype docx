--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -95,50 +95,71 @@
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">susan-barrett</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0001-0781-9700</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">058755527</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -225,1236 +246,1443 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost in Transition: Who cares about mentally-ill young adults?”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">‘From a topic in itself uninviting and dry’ to the ‘burning injustices of mental health’: the evolution of the language around young people's mental health used by British politicians, 1845-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Who Cares? Psychiatry in the English-Speaking World: People and Places</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Birks, Claire Deligny, Laurence Dubois, Elisabeth Fauquett, Laetitia Sansonetti, Feb 2025, Paris &amp; Nanterre, France</w:t>
+              <w:t xml:space="preserve">Who Cares, History of Psychiatry in the English-speaking World #2 Theories &amp; Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420790v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left Behind and Forgotten: the severely mentally unwell in 21st century England</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lost in Transition: Who cares about mentally-ill young adults?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Left Behind: People, Places and Policy in twenty-first century UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREW (Université Sorbonne Nouvelle), Nov 2023, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Who Cares? Psychiatry in the English-Speaking World: People and Places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Birks, Claire Deligny, Laurence Dubois, Elisabeth Fauquett, Laetitia Sansonetti, Feb 2025, Paris &amp; Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445122v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where hid reality?' Madness in Alexis Wright's Carpentaria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Left Behind and Forgotten: the severely mentally unwell in 21st century England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexis Wright's Carpentaria: "A self-governing literature that belongs to Place"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Oct 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">The Left Behind: People, Places and Policy in twenty-first century UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREW (Université Sorbonne Nouvelle), Nov 2023, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445129v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Where hid reality?' Madness in Alexis Wright's Carpentaria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexis Wright's Carpentaria: "A self-governing literature that belongs to Place"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Oct 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Forging a New Approach to the Burning Injustices of Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Language 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAS (Centre for Anglophone Studies) and CLIMAS, Jan 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“An Emergency Within the Emergency”: The Effect of Government Policies on the Mental Health and Wellbeing of the Population of England During the Covid-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, XXIX (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12vlz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Adult Lunatic Asylums to CAMHS Community Care: the Evolution of Specialist Mental Health Care for Children and Adolescents 1948-2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mental Health Community Care in Great Britain: Idealism and Reality - Susan Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419814v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He didn't know how to read the signs&amp;quot;: Miscommunication in Nadine Gordimer's Jump and Other Staries.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mental Health Community Care in Great Britain: Idealism and Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nadine Gordimer, Jump and Other Stories : parcours critiques, 34 (3), pp.149-161</w:t>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208287v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“This land is me”: Indigenous Australian story-telling and ecological knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From Adult Lunatic Asylums to CAMHS Community Care: the Evolution of Specialist Mental Health Care for Children and Adolescents 1948-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.4138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elohi.592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05419874v1</w:t>
+                <w:t xml:space="preserve">hal-05419814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">This land is me&amp;quot; : Indigenous Australian story-telling and ecological knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">He didn't know how to read the signs&amp;quot;: Miscommunication in Nadine Gordimer's Jump and Other Staries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.29--40</w:t>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nadine Gordimer, Jump and Other Stories : parcours critiques, 34 (3), pp.149-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542140v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novels and Essays: South Africa in the Work of Olive Schreiner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">This land is me&amp;quot; : Indigenous Australian story-telling and ecological knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.29--40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ces.8737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05419875v1</w:t>
+                <w:t xml:space="preserve">hal-01542140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stolen Motherhood: Mothers, Truth and Reconciliation in Australia and South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">“This land is me”: Indigenous Australian story-telling and ecological knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du CICLaS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419882v1</w:t>
+                <w:t xml:space="preserve">hal-05419874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First White Man Born: Social Darwinism Revisited in Kim Scott’s Novel Benang</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Novels and Essays: South Africa in the Work of Olive Schreiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les carnets du Cerpac</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (1), pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ces.8737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419881v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking to the (M)Otherland: Cultural Identities in the Work of Olive Schreiner and Rosa Praed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stolen Motherhood: Mothers, Truth and Reconciliation in Australia and South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Perspectives. Journal for Literary and British Cultural Studies in Romania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 10</w:t>
+              <w:t xml:space="preserve">Les Cahiers du CICLaS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419871v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘What I say will not be understood’: Intertextuality as a Subversive Force in Nadine Gordimer’s Burger’s Daughter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The First White Man Born: Social Darwinism Revisited in Kim Scott’s Novel Benang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sources : Revue d'études anglophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 2 (1)</w:t>
+              <w:t xml:space="preserve">Les carnets du Cerpac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419884v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Place for a woman? Barbara Baynton's Bush Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Looking to the (M)Otherland: Cultural Identities in the Work of Olive Schreiner and Rosa Praed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cultural Perspectives. Journal for Literary and British Cultural Studies in Romania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419836v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘What I say will not be understood’: Intertextuality as a Subversive Force in Nadine Gordimer’s Burger’s Daughter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources : Revue d'études anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No Place for a woman? Barbara Baynton's Bush Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jsse.293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une tour à soi: the bone people de Keri Hulme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1464,1509 +1692,1610 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agatha Christie in Search of Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pénisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Wright, Carpentaria: The Law of the Land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Castro-Koshy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Singeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin Education, 2021, 9791035816490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du passeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-2-85892-419-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Figure du Passeur. Transmission et mobilité culturelles dans les mondes anglophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: La Figure du Passeur. Transmission et Mobilités Culturelles dans les Mondes Anglophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Figure du Passeur. Transmission et Mobilités Culturelles dans les Mondes Anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-85892-419-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mères blanches et autorité dans la société et les romans sud-africains pendant l’apartheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machet, Laurence and Ravez, Stéphanie and Sardin, Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mères et l’Autorité : Mythes et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.291--306, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s in a name? The South African obsession with genealogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baillon, Jean-François and Veyret, Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’obsession à l’oeuvre: literature, cinema et société en Grande-Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.105--115, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Encountering the First Encounter in Kate Grenville’s The Secret River and Searching for the Secret River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaspari, Fabienne and Marie-Laverrou, Florence and Parsons, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres avec l’autre dans les cultures Anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.145--154, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Translation and Marketing of Australian Literature in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renata, Dolce Maria and Riem, Natale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernard Hickey, a Roving Cultural Ambassador: Essays in His Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fourm, pp.51--60, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Kookaburras and Australian Nightingales: Looking to France and Back to Australia in Works by Marion Halligan and Mary Moody</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Daughters of the Empire to the Rescue: Female Adventure Novels in Southern Africa and Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sue Ryan (ed). </w:t>
+              <w:t xml:space="preserve">Hervé Fourtina, Nathalie Jaëck, Joël Richard (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Croisés / Cross-Cultural Perspectives France / Australia.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Indes Savantes, 2008</w:t>
+              <w:t xml:space="preserve">Aventures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419856v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exile and Return in the Novels of Nadine Gordimer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">French Kookaburras and Australian Nightingales: Looking to France and Back to Australia in Works by Marion Halligan and Mary Moody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michele Gibault. </w:t>
+              <w:t xml:space="preserve">Sue Ryan (ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exils, Migrations, Créations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indigo, 2008</w:t>
+              <w:t xml:space="preserve">Regards Croisés / Cross-Cultural Perspectives France / Australia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes Savantes, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419859v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Coetzee</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exile and Return in the Novels of Nadine Gordimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michele Gibault. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guide des littératures d’Irlande et du Commonwealth des origines à nos jours.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 272984158X</w:t>
+              <w:t xml:space="preserve">Exils, Migrations, Créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indigo, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419854v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Le Premier homme né blanc’ : réécriture et révision de l’histoire australienne dans Benang</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">J.M. Coetzee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Demarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paroles de Vainqueurs, paroles de vaincus : réécritures et révisions.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Crini, 2008</w:t>
+              <w:t xml:space="preserve">Guide des littératures d’Irlande et du Commonwealth des origines à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 272984158X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419861v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daughters of the Empire to the Rescue: Female Adventure Novels in Southern Africa and Australia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">‘Le Premier homme né blanc’ : réécriture et révision de l’histoire australienne dans Benang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hervé Fourtina, Nathalie Jaëck, Joël Richard (eds). </w:t>
+              <w:t xml:space="preserve">Pilar Vasseur, Michel Feith, Patrice Neau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aventures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2008</w:t>
+              <w:t xml:space="preserve">Paroles de Vainqueurs, paroles de vaincus : réécritures et révisions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crini, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419858v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘So That Those Who Remain Will Always Remember’: Aboriginal Culture and Memory in Plains of Promise and Benang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xtephanos Stephanides, Nephie Christodoulides, Antonis Balasopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures of Memory, Memories of Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Nicosia Press, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Papa, qu’as-tu fait pendant l’apartheid ?’ La mémoire historique des romanciers sud-africains blancs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roselyne Mogin-Martin, Raúl Caplán, Christophe Dumas; Erich Fisbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire historique : interroger, reconstruire, transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université d'Angers, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing Towards Revolution: Menán du Plessis’s Anti-apartheid Novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyne Hanquart-Turner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence d’Etat, parole libératrice et colonialisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerec, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Oh to be in Africa now that April’s there’: Demythologising the Motherland in White South African Women’s Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyne Hanquart-Turner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythologies of the (M)otherland: Mythologies de la mère patrie et de la terre d’accueil.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerec, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Past, No Future: The Absence of Time in Late White Apartheid Novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronald Shusterman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Histoires du Temps: Conceptions et représentations de la temporalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2976,114 +3305,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quête d'identité, quête d'une écriture dans l'oeuvre des romancières sud-africaines blanches de 1883 à 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Bordeaux 3, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05419899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3151,51 +3480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E71058B"/>
+    <w:nsid w:val="5891EFF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3382,51 +3711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/susan-barrett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0781-9700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Barrett" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445122v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vlz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4138" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419875v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsse.293" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#233;nisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04568719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Castro-Koshy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Singeot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pouvelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Demarche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05419899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/susan-barrett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0781-9700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058755527" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Barrett" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vlz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4138" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.592" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8737" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsse.293" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#233;nisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04568719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Castro-Koshy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Singeot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pouvelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Demarche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05419899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>