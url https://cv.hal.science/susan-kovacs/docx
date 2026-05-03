--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -147,7878 +147,8475 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
-[...510 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et médiations des dispositifs holographiques innovants : interroger les liens entre sciences, arts et société. Le cas de la borne holographique du projet e-thesaurus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marc Gil; Pierre Hallot, May 2023, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133xl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de médiateurs et rapports à la documentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner les usagers vers l’IA : défis et motivations des bibliothécaires-“explorateurs” de l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angèle Stalder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CIA4 Fabuleux fabulistes: du projet utopique aux projets pratiques, entre tiers-lieux et lieux alternatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux; MSH de Bordeaux, Sep 2024, Pessac, France</w:t>
+              <w:t xml:space="preserve">9e conférence Doc&amp;Soc : Information et IA, opportunités et risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le cnam; Dicen IDF; HEG, Sep 2024, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761825v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les usagers vers l’IA : défis et motivations des bibliothécaires-“explorateurs” de l’enseignement supérieur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours de médiateurs et rapports à la documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Stalder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e conférence Doc&amp;Soc : Information et IA, opportunités et risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le cnam; Dicen IDF; HEG, Sep 2024, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque CIA4 Fabuleux fabulistes: du projet utopique aux projets pratiques, entre tiers-lieux et lieux alternatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux; MSH de Bordeaux, Sep 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704020v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de médiateurs et rapports à la documentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médiations conçues, médiations vécues : points de vue croisés des services etdes usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Stalder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CIA4 Fabuleux fabulistes: du projet utopique aux projets pratiques, entre tiers-lieux et lieux alternatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Bordeaux; Université de Bordeaux, Sep 2024, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">Les espaces physiques et numériques en bibliothèques universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Bordeaux, Nov 2024, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786392v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiations conçues, médiations vécues : points de vue croisés des services etdes usagers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours de médiateurs et rapports à la documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Stalder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces physiques et numériques en bibliothèques universitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Bordeaux, Nov 2024, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">Colloque CIA4 Fabuleux fabulistes: du projet utopique aux projets pratiques, entre tiers-lieux et lieux alternatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Bordeaux; Université de Bordeaux, Sep 2024, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786613v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations conçues, médiations vécues : points de vue croisés des services et des usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Stalder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces physiques et numériques en bibliothèques universitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Liquète (UR 4426 MICA, Université Bordeaux Montaigne) et Karel Soumagnac (UMR 5218 IMS, CNRS Université de Bordeaux), Nov 2024, Pessac - MSH Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire et confronter son paysage informationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Stalder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude sur l'EMI de l'ENSSIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSSIB, Jun 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alimentation sous influence : les cas de six micro-célébrités sur Instagram</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona De Iulio</w:t>
+                <w:t xml:space="preserve">Usages et médiations des dispositifs holographiques innovants : interroger les liens entre science, art et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Alimentation et numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Infocom Roubaix, France</w:t>
+              <w:t xml:space="preserve">Colloque « Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505033v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et médiations des dispositifs holographiques innovants : interroger les liens entre science, art et société</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Usages et médiations des dispositifs holographiques innovants : interroger les liens entre science, art et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, LILLE, France</w:t>
+              <w:t xml:space="preserve">Colloque « Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504640v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et médiations des dispositifs holographiques innovants : interroger les liens entre science, art et société</w:t>
+                <w:t xml:space="preserve">L'alimentation sous influence : les cas de six micro-célébrités sur Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+                <w:t xml:space="preserve">Simona De Iulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'études Alimentation et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Infocom Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477344v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Literacy, Cultural Mediation and the Public Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowing Food: Insights from Around the Table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Study of Food and Society (ASFS) and the Agriculture, Food &amp; Human Values Society (AFHVS), May 2023, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibiliser les collégiennes à l'informatique : une voie pour l'émancipation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Andlauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Juvénilisation des politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Mar 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'injonction subie à l'injonction-prétexte : le numérique dans les centres sociaux en Hauts de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Scientifique International Ludovia 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Learning centre, vers de nouvelles dynamiques de circulation des savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Learning centres : espaces collaboratifs d’étude et d’enseignement », Ecole Nationale Supérieure de Formation de l’Enseignement Agricole (ENSFEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social dynamics of innovation in French public libraries : communities of practice and knowledge production</w:t>
+                <w:t xml:space="preserve">Documenter et transmettre la mémoire du patrimoine scientifique technique et industriel: objets, histoire(s) et savoir-faire en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Information Literacy (ECIL) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">Médiations et hybridations: construction sociale des savoirs et de l’information. Actes du 4\textsuperscripte colloque MUSSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERiiCO, Jun 2018, Villeneuve d Ascq, France. pp.317-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749637v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire et partager des images de repas scolaires : le cas du blog Never Seconds</w:t>
+                <w:t xml:space="preserve">Documenter et transmettre la mémoire du patrimoine scientifique technique et industriel : objets, histoire(s) et savoir-faire en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simona de Iulio</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#foodporn : les mobiles du désir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">MUSSI 2018 – Médiations des savoirs : la mémoire dans la construction documentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081205v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter et transmettre la mémoire du patrimoine scientifique technique et industriel : objets, histoire(s) et savoir-faire en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e colloque scientifique international du Réseau MUSSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Jun 2018, Lille, France. pp.317-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter et transmettre la mémoire du patrimoine scientifique technique et industriel : objets, histoire(s) et savoir-faire en partage</w:t>
+                <w:t xml:space="preserve">Produire et partager des images de repas scolaires : le cas du blog Never Seconds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Gaillard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Iulio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUSSI 2018 – Médiations des savoirs : la mémoire dans la construction documentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">#foodporn : les mobiles du désir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916995v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter et transmettre la mémoire du patrimoine scientifique technique et industriel: objets, histoire(s) et savoir-faire en partage</w:t>
+                <w:t xml:space="preserve">The social dynamics of innovation in French public libraries : communities of practice and knowledge production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations et hybridations: construction sociale des savoirs et de l’information. Actes du 4\textsuperscripte colloque MUSSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERiiCO, Jun 2018, Villeneuve d Ascq, France. pp.317-326</w:t>
+              <w:t xml:space="preserve">European Conference on Information Literacy (ECIL) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783100v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Éducations à' et apprentissages scientifiques à l’école élémentaire : l’effet de loupe produit par des ateliers conduits par des élèves ingénieurs en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86e congrès international ACFAS (Association francophone pour le savoir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec, May 2018, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information and Media Education in the French school context : a challenge for school leaders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Timimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Information Literacy (ECIL), Workplace Information Literacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://ecil2017.ilconf.org, Sep 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendered Representations of Computer Science and IT-related Professions : A Cross-Cultural Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Gautschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence européenne sur l’égalité de genre dans l’enseignement supérieur et la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education nutritionnelle, construction de savoirs et de normes : des pratiques enseignantes sous tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International.Actualités de la Recherche en Education et Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux profils professionnels et nouveaux savoirs dans les fondations d'entreprise : le cas d'une organisation philanthropique du secteur agro-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona De iulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depezay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de la philanthropie (XXe- XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation à l’information et aux médias dans le contexte du web 2.0 et des réseaux : Mise en cohérence des savoirs et recompositions curriculaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditions de possibilité d’une éducation nutritionnelle à l’école primaire : ce qu’apporte l’étude du couple ‘situation divergente/situation convergente’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismaïl Timimi</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ravachol Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éducation à l’information et aux médias dans un contexte de recompositions curriculaires. Éléments de réflexion autour de l’émergence d’une « notion unifiée ». Journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Actes du colloque « Les ‘éducations à …’ Un(des) levier(s) de transformation du système éducatif ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rouen,Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651271v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de possibilité d’une éducation nutritionnelle à l’école primaire : ce qu’apporte l’étude du couple ‘situation divergente/situation convergente’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation à l’information et aux médias dans le contexte du web 2.0 et des réseaux : Mise en cohérence des savoirs et recompositions curriculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denise Ravachol Orange</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Timimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque « Les ‘éducations à …’ Un(des) levier(s) de transformation du système éducatif ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rouen,Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">L’éducation à l’information et aux médias dans un contexte de recompositions curriculaires. Éléments de réflexion autour de l’émergence d’une « notion unifiée ». Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643081v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition and Food Hygiene in French school curricula and teaching resources: knowledge and values youngsters can (or must) trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international:Trusting the hand that feeds you. Understanding the historical evolution of trust in food,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition education in French primary schools : analyzing teachers’ use of the “food wheel” and food pyramid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference of the European Science Education Research Association (ESERA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, HELSINKI, Finland. pp.1346-1355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying User Appropriation of University and Secondary school “Learning Centers”. Methodological Questions and Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libraries in the Digital Age (LIDA). Assessing libraries and library users and uses.Proceedings of the 13th international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://lida.ffos.hr/files/LIDA_2014_Proceedings.pdf#page=127, Jun 2014, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School librarians, library education and information science in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of International Association for Media and Communications Research (IAMCR) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dublin city university, Jun 2013, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects normatifs et visuels de la communication environnementale et sur le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Catellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre des étoiles ou le nouvel ordre documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Debaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ijaz Mairaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque international sur le document électronique (CiDE 13) - Document numérique entre permanence et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.227-236, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.3383.9047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut de la &amp;quot;preuve&amp;quot; ethnologique en sciences humaines et sociales : terrain, document, édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Édition et publication scientifiques en sciences humaines et sociales, formes et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Avignon, Mar 2010, Avignon, France. pp.131-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction-auteur scientifique sur Internet : mises en scène de l'auctorialité. Questionner l'internationalisation : cultures, acteurs, organisation, machines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV° congrès national des sciences de l'information et de la communication (Béziers 2-4 juin2004).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France. pp.329-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La désinformation, hier et aujourd’hui, une approche interdisciplinaire. Les contextes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djbril Diakhaté</w:t>
+                <w:t xml:space="preserve">Books and Events. From Manuscript to Digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balisages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-04761719v1</w:t>
+              <w:t xml:space="preserve">, 9, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/140sc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La désinformation, un phénomène d’aujourd’hui et d’hier: les acteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djbril Diakhaté</w:t>
+                <w:t xml:space="preserve">La désinformation, hier et aujourd’hui. Une approche interdisciplinaire. Les contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Diakhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balisages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-04761705v1</w:t>
+              <w:t xml:space="preserve">, 8, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11sup⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses dispositives en Sciences de l’information et de la communication : le cas de la culture informationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disinformation past and present, an interdisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Diakhaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04761839v1</w:t>
+              <w:t xml:space="preserve">Balisages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/balisages.954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promesse de l'hologramme dans la médiation scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+                <w:t xml:space="preserve">Questionner l'alimentation : approches pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Iulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04504607v1</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 20/3A (S1), pp.5-12, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs9.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promesse de l’hologramme dans la médiation des savoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier : Anthropologie des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Marteleto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04289383v1</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, p. 7-110, 2014, Anthropologie des savoirs</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralité des enseignants et promotion de l'esprit critique: le cas de l'éducation à l'alimentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classer, penser, contrôler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1171 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Liquète</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...174 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 66, pp.9-15</w:t>
-[...489 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007442v1</w:t>
+              <w:t xml:space="preserve">, 66, 2013, 978-2-271-07889-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation de savoirs sur l’alimentation en contexte : le cas des écoles et des universités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona De Iulio</w:t>
+                <w:t xml:space="preserve">Introduction. Le livre et l’événement du manuscrit au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04768115v1</w:t>
+              <w:t xml:space="preserve">Balisages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/140s1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales des métiers du numérique : un regard d’étudiant·e·s européen·ne·s de premier cycle (France, Belgique et Norvège)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Ramdani</w:t>
+                <w:t xml:space="preserve">Le chantier de la bibliothèque comme dispositif d’accompagnement du changement : une documentation connivente pour interroger le rapport du temps et de l’espace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heidi Gautschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique : une affaire d’hommes ?</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04761634v1</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (1), pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5206/cjils-rcsib.v48i1.22257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamins in school resources and food advertising, 1950 to the present: Between prevention and health capital approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Depezay</w:t>
+                <w:t xml:space="preserve">Introduction. La désinformation, hier et aujourd’hui, une approche interdisciplinaire. Les contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djbril Diakhaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Orange</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Information, Communication and Education</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03823171v1</w:t>
+              <w:t xml:space="preserve">Balisages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11sug⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document, documentation et culture informationnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses dispositives en Sciences de l’information et de la communication : le cas de la culture informationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches francophones sur les éducations aux médias, à l’information et au numérique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04761847v1</w:t>
+              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (7), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/atic.007.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des documents sur l’alimentation dans la pratique ordinaire d’enseignants de l’école primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. La désinformation, un phénomène d’aujourd’hui et d’hier: les acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djbril Diakhaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03760261v1</w:t>
+              <w:t xml:space="preserve">Balisages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/balisages.1288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il food influencer : sei micro-celebrità francesi su Instagram</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona de Iulio</w:t>
+                <w:t xml:space="preserve">La promesse de l'hologramme dans la médiation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’influenza digitale. Studi, teorie, ricerche</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03761989v1</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Inquiéter les images, s'inquiéter des images ?, n° 215-216, pp.181-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-former le territoire local par l'exercice scolaire. Etude de cas d'un projet de géographie prospective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La promesse de l’hologramme dans la médiation des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">sic_03002589v1</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 215-216 (1), pp.181-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.215.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Centres sociaux dans la politique d’inclusion numérique : une réécriture des missions et des rôles ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+                <w:t xml:space="preserve">Neutralité des enseignants et promotion de l'esprit critique: le cas de l'éducation à l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02917619v1</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (52), pp.77-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.052.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food at School: Between Science and Norm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona de Iulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice De La Broise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depezay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Health: Actor Strategies in Information and Communication</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02879772v1</w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier les évolutions en cours dans les bibliothèques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolande Maury</w:t>
+                <w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice De La Broise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depezay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02480571v1</w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du rapport entre l'humain et la technique à l'âge de l'accès : Learning Centres, de l'outil au composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du supplément 2020 A : Questionner l’information et la communication sur l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02879251v1</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Supplément 2020 A, 21 (3), pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alimentation à l'école entre science et normes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge and values youngsters can trust: Nutrition and food practices in French life science teaching since 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentation et santé: logiques d'acteurs en information-communication</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02879788v1</w:t>
+              <w:t xml:space="preserve">Food and Foodways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1-2), pp.123-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07409710.2019.1570046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives conclusives. Penser l’espace de la bibliothèque « en extension »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolande Maury</w:t>
+                <w:t xml:space="preserve">Le livre audio en bibliothèque de lecture publique : dispositifs de médiation et formes de prescription d’un support « mineur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie da Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02480575v1</w:t>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La prescription culturelle en question, 11, http://tristan.u-bourgogne.fr/CGC/publications/prescription-culturelle-question/Emilie-Da-Lage-Susan-Kovacs-Elodie-Sevin.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture informationnelle et Learning Centres : entre learning, training, teaching et place to be</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bibliothèques scolaires, numérique et innovation. Regard sur un processus continuiste et rebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture informationnelle : Vers une propédeutique du numérique</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01429234v1</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.063.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation des documents : pratique pédagogique, savoir social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation nutritionnelle et acculturation scientifique : quelles circulations de normes et de savoirs dans les discours adressés aux jeunes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cahier et l’écran : culture informationnelle et premiers apprentissages documentaires</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01312648v1</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.2939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01890933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l’informatique et des supports numériques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food and nutrition in educational discourses: norms, knowledge, polyphony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cahier et l’écran : culture informationnelle et premiers apprentissages documentaires</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01310652v1</w:t>
+              <w:t xml:space="preserve">comunicazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours littéraire de l’auteur au lecteur : les médiations éditoriales de l’anthologie imprimée</w:t>
+                <w:t xml:space="preserve">La pyramide alimentaire : permanence et mutations d’un objet polymorphe controversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les médiations de l'écrivain : Les conditions de la création littéraire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01310016v1</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01785601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthropologie des savoirs. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Marteleto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dossier "Anthropologie des savoirs", 42, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer, prévenir, éduquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communicationorganisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.99--114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.4512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier la part de l'humain dans les savoirs: les Sciences de l'information et de la communication au défi de l'anthropologie des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.15--28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282585v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between pleasures and risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (21), pp.327-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture et culture informationnelle à l’ère du numérique : perspectives historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, p.49-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte des classements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Liquète</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/51545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classer, penser, contrôler.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Liquète</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.9-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes de la médiation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 172, pp.21 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150012002025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engager et enrôler les jeunes dans la lutte contre le changement climatique : Le documentaire jeunesse et l’attitude des collégiens d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 172, pp.69 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/s0336150012002050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation au développement durable, entre agir et comprendre : Étude au sein de quatre collèges français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.225 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spira.2012.1102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets environnementaux et communication &amp;quot;verte&amp;quot; à l’école : Étude comparative de quatre collèges dans le Nord et le Bas Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.155 - 170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discourse analysis and book history: Literary indexing as social dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.243-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789042028180_015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'influence de la typographie sur le manuscrit. A partir du Dictionnaire des poètes (1753)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 145 (septembre 2005)., pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/colan.2005.3356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les usagers vers l'IA : défis et motivations des bibliothécaires-&amp;quot;explorateurs&amp;quot; du supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Broudoux, E., Chartron, G., Epron, B., Information et intelligence artificielle. Opportunités et risques, De Boeck Supérieur, collection Information et stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ISBN 978-2-8073-6987-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation de savoirs sur l’alimentation en contexte : le cas des écoles et des universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona De Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.149-162, 2024, Les Dessous de, 978-2-340-09462-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales des métiers du numérique : un regard d’étudiant·e·s européen·ne·s de premier cycle (France, Belgique et Norvège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Gautschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique : une affaire d’hommes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.99-126, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.148305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitamins in Food Advertising and School Resources, 1950 to the Present: Between Prevention and Health-Capital Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona De Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depezay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simona de Iulio, Susan Kovacs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Information, Communication and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing, 2022, 9781350162501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Document, documentation et culture informationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Béguin-Verbrugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches francophones sur les éducations aux médias, à l’information et au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’enssib, pp.130-155, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.17126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitamins in school resources and food advertising, 1950 to the present: Between prevention and health capital approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona De Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depezay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Information, Communication and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350162532.ch-010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation des documents sur l’alimentation dans la pratique ordinaire d’enseignants de l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Cardon; Simona de Iulio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-207, 2021, 978-2-86906-767-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il food influencer : sei micro-celebrità francesi su Instagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depezay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Angela Polesana; Tito Vagni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’influenza digitale. Studi, teorie, ricerche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerini Scientifica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9788881074525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-former le territoire local par l'exercice scolaire. Etude de cas d'un projet de géographie prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Tardy; Marta Severo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-78, 2020, 978-2-343-19303-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_03002589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Centres sociaux dans la politique d’inclusion numérique : une réécriture des missions et des rôles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Tardy; Marta Severo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-58, 2020, 978-2-343-19303-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food at School: Between Science and Norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Health: Actor Strategies in Information and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-128, 2019, 978-1-786-30262-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rapport entre l'humain et la technique à l'âge de l'accès : Learning Centres, de l'outil au composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yolande Maury; Susan Kovacs; Sylvie Condette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-245, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier les évolutions en cours dans les bibliothèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yolande Maury, Susan Kovacs, Sylvie Condette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-43, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives conclusives. Penser l’espace de la bibliothèque « en extension »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAURY Yolande, KOVACS Susan, CONDETTE Sylvie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-257, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alimentation à l'école entre science et normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viviane Clavier; Jean-Philippe de Oliveira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation et santé: logiques d'acteurs en information-communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.99-114, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture informationnelle et Learning Centres : entre learning, training, teaching et place to be</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Madjid Ihadjadene, Alexandra Saemmer, Claude Baltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture informationnelle : Vers une propédeutique du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-307, 2015, Cultures numériques, 9782705690687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’informatique et des supports numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-François Claro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Despres-Lonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Béguin-Verbrugge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annette Béguin-Verbrugge,Susan Kovacs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cahier et l’écran : culture informationnelle et premiers apprentissages documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermès-Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-196, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformation des documents : pratique pédagogique, savoir social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annette Béguin-Verbrugge,Susan Kovacs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cahier et l’écran : culture informationnelle et premiers apprentissages documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Science Publications, pp.95-112, 2011, 978-2-7462-3228-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours littéraire de l’auteur au lecteur : les médiations éditoriales de l’anthologie imprimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audrey Alves, Maria Pourchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médiations de l'écrivain : Les conditions de la création littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.153-166, 2011, 978-2-296-13911-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques sociales de l’information documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Béguin-Verbrugge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Chapron, Eric Delamotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation à la culture informationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'ENSSIB</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.182-188, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8028,347 +8625,347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Information, Communication and Education. Eating Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona de Iulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9781350162501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèques en mouvement : innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782757423684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours sur le changement climatique et jeunesse : Formes et Enjeux de la Médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">172, pp.21-95, 2012, Communication &amp; langages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cahier et l'écran: culture informationnelle et premiers apprentissages documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Béguin-Verbrugge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, 2011, 978-2746232280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8378,104 +8975,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convoquer, réécrire la science : enjeux et acteurs de l'information, communication et éducation à l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona De iulio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8485,803 +9082,803 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliostream: une occasion de repenser la médiation du livre audio en médiathèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie da Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vandiedonck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les pratiques des étudiants 2015-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Després-Lonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SCD de l’Université de Lille 2 Droit-Santé. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation scolaire : acteurs, pratiques et discours en Nord - Pas de Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona de Iulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Déom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lille3/LMCU/Fondation Louis Bonduelle. 2014, 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger : croisement des regards et valorisation de la recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lille 3; Commission de la recherche. 2014, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lille 3, UFR DECCID, département SID. 2014, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche contextualisée et systémique de l’éducation à l’information : entre logiques épistémiques et logiques des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Liquète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2010, pp.140-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel climat à l’école ? Les « jeunes » face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9349,51 +9946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23389528"/>
+    <w:nsid w:val="1ECA0A92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9580,51 +10177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/susan-kovacs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3956-3006" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108034623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140sc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diakhate" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diakhat&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.954" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Marteleto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03748822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gautschi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ramdani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De&#160;iulio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00841350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debaecker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ijaz Mairaj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3383.9047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djbril Diakhat&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sug" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1288" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.007.0067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0181" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0071" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice De La Broise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10469" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570046" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0111" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890933v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2939" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9720" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4512" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282585v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51545" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012002050" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283795v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012002025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042028180_015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2005.3356" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.148305" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350162532.ch-010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;guin-Verbrugge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.17126" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibs.it/influenza-digitale-studi-teorie-ricerche-libro-vari/e/9788881074525" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03002589v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106675" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106780" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312648v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Fran&#231;ois Claro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despres-Lonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/documentation/le-cahier-et-l-ecran/beguin-verbrugge/descriptif-9782746232280" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/leducation-la-culture-informationnelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759452v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106620" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310082v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694521v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01305372v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/susan-kovacs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3956-3006" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108034623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03748822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gautschi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ramdani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De&#160;iulio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00841350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debaecker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ijaz Mairaj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3383.9047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140sc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diakhate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diakhat&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.954" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03760257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Marteleto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140s1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cjils-rcsib.v48i1.22257" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djbril Diakhat&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sug" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.007.0067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1288" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289383v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03762011v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice De La Broise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10469" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0111" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2939" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9720" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4512" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282585v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51545" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927438v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283795v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012002025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012002050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1102" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042028180_015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2005.3356" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.148305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096532v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761847v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;guin-Verbrugge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.17126" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350162532.ch-010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761989v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibs.it/influenza-digitale-studi-teorie-ricerche-libro-vari/e/9788881074525" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03002589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106675" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106780" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Fran&#231;ois Claro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despres-Lonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/documentation/le-cahier-et-l-ecran/beguin-verbrugge/descriptif-9782746232280" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312648v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/leducation-la-culture-informationnelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759452v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924454v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106620" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310082v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081143v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01305372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>