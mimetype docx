--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -449,51 +449,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiations conçues, médiations vécues : points de vue croisés des services etdes usagers</w:t>
+                <w:t xml:space="preserve">Médiations conçues, médiations vécues : points de vue croisés des services et des usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
@@ -502,246 +502,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Stalder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces physiques et numériques en bibliothèques universitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MSH Bordeaux, Nov 2024, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">, Vincent Liquète (UR 4426 MICA, Université Bordeaux Montaigne) et Karel Soumagnac (UMR 5218 IMS, CNRS Université de Bordeaux), Nov 2024, Pessac - MSH Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786613v1</w:t>
+                <w:t xml:space="preserve">hal-04886456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de médiateurs et rapports à la documentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médiations conçues, médiations vécues : points de vue croisés des services etdes usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Stalder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CIA4 Fabuleux fabulistes: du projet utopique aux projets pratiques, entre tiers-lieux et lieux alternatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Bordeaux; Université de Bordeaux, Sep 2024, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">Les espaces physiques et numériques en bibliothèques universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Bordeaux, Nov 2024, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786392v1</w:t>
+                <w:t xml:space="preserve">hal-04786613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiations conçues, médiations vécues : points de vue croisés des services et des usagers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours de médiateurs et rapports à la documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Stalder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces physiques et numériques en bibliothèques universitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Liquète (UR 4426 MICA, Université Bordeaux Montaigne) et Karel Soumagnac (UMR 5218 IMS, CNRS Université de Bordeaux), Nov 2024, Pessac - MSH Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque CIA4 Fabuleux fabulistes: du projet utopique aux projets pratiques, entre tiers-lieux et lieux alternatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Bordeaux; Université de Bordeaux, Sep 2024, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886456v1</w:t>
+                <w:t xml:space="preserve">hal-04786392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire et confronter son paysage informationnel</w:t>
               </w:r>
@@ -2262,125 +2262,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de possibilité d’une éducation nutritionnelle à l’école primaire : ce qu’apporte l’étude du couple ‘situation divergente/situation convergente’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrition education in French primary schools : analyzing teachers’ use of the “food wheel” and food pyramid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Ravachol Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque « Les ‘éducations à …’ Un(des) levier(s) de transformation du système éducatif ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rouen,Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">11th Conference of the European Science Education Research Association (ESERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, HELSINKI, Finland. pp.1346-1355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643081v1</w:t>
+                <w:t xml:space="preserve">hal-01666460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation à l’information et aux médias dans le contexte du web 2.0 et des réseaux : Mise en cohérence des savoirs et recompositions curriculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2409,221 +2409,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation à l’information et aux médias dans un contexte de recompositions curriculaires. Éléments de réflexion autour de l’émergence d’une « notion unifiée ». Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition and Food Hygiene in French school curricula and teaching resources: knowledge and values youngsters can (or must) trust</w:t>
+                <w:t xml:space="preserve">Conditions de possibilité d’une éducation nutritionnelle à l’école primaire : ce qu’apporte l’étude du couple ‘situation divergente/situation convergente’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ravachol Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international:Trusting the hand that feeds you. Understanding the historical evolution of trust in food,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Actes du colloque « Les ‘éducations à …’ Un(des) levier(s) de transformation du système éducatif ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rouen,Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637605v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition education in French primary schools : analyzing teachers’ use of the “food wheel” and food pyramid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrition and Food Hygiene in French school curricula and teaching resources: knowledge and values youngsters can (or must) trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference of the European Science Education Research Association (ESERA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, HELSINKI, Finland. pp.1346-1355</w:t>
+              <w:t xml:space="preserve">Colloque international:Trusting the hand that feeds you. Understanding the historical evolution of trust in food,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666460v1</w:t>
+                <w:t xml:space="preserve">hal-01637605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying User Appropriation of University and Secondary school “Learning Centers”. Methodological Questions and Issues</w:t>
               </w:r>
@@ -4423,327 +4423,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralité des enseignants et promotion de l'esprit critique: le cas de l'éducation à l'alimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
+                <w:t xml:space="preserve">Patrice De La Broise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depezay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (52), pp.77-93. </w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.052.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823152v1</w:t>
+                <w:t xml:space="preserve">hal-03762011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutralité des enseignants et promotion de l'esprit critique: le cas de l'éducation à l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice De La Broise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Depezay</w:t>
+                <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (52), pp.77-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdle.052.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762011v1</w:t>
+                <w:t xml:space="preserve">hal-03823152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation sous influence : six cas de micro-célébrités sur Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona de Iulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice De La Broise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depezay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60, pp.77-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communicationorganisation.10469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823142v1</w:t>
@@ -5230,51 +5230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food and nutrition in educational discourses: norms, knowledge, polyphony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">comunicazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6823,51 +6823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depezay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7124,238 +7124,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des documents sur l’alimentation dans la pratique ordinaire d’enseignants de l’école primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il food influencer : sei micro-celebrità francesi su Instagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Philippe Cardon; Simona de Iulio. </w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depezay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Angela Polesana; Tito Vagni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t>
+              <w:t xml:space="preserve">L’influenza digitale. Studi, teorie, ricerche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.177-207, 2021, 978-2-86906-767-7</w:t>
+                <w:t xml:space="preserve">Guerini Scientifica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9788881074525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760261v1</w:t>
+                <w:t xml:space="preserve">hal-03761989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il food influencer : sei micro-celebrità francesi su Instagram</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’utilisation des documents sur l’alimentation dans la pratique ordinaire d’enseignants de l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Maria Angela Polesana; Tito Vagni. </w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Cardon; Simona de Iulio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’influenza digitale. Studi, teorie, ricerche</w:t>
+              <w:t xml:space="preserve">Cantine et friandises. L'école et l'alimentation des enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerini Scientifica</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9788881074525</w:t>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-207, 2021, 978-2-86906-767-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761989v1</w:t>
+                <w:t xml:space="preserve">hal-03760261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-former le territoire local par l'exercice scolaire. Etude de cas d'un projet de géographie prospective</w:t>
               </w:r>
@@ -7684,225 +7684,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du rapport entre l'humain et la technique à l'âge de l'accès : Learning Centres, de l'outil au composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudier les évolutions en cours dans les bibliothèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yolande Maury; Susan Kovacs; Sylvie Condette. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yolande Maury, Susan Kovacs, Sylvie Condette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.225-245, 2018</w:t>
+              <w:t xml:space="preserve">, pp.19-43, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879251v1</w:t>
+                <w:t xml:space="preserve">hal-02480571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier les évolutions en cours dans les bibliothèques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du rapport entre l'humain et la technique à l'âge de l'accès : Learning Centres, de l'outil au composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Yolande Maury, Susan Kovacs, Sylvie Condette. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yolande Maury; Susan Kovacs; Sylvie Condette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.19-43, 2018</w:t>
+              <w:t xml:space="preserve">, pp.225-245, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480571v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives conclusives. Penser l’espace de la bibliothèque « en extension »</w:t>
               </w:r>
@@ -7914,51 +7914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MAURY Yolande, KOVACS Susan, CONDETTE Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8749,51 +8749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782757423684</w:t>
             </w:r>
           </w:p>
@@ -9454,51 +9454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger : croisement des regards et valorisation de la recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9576,51 +9576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9946,51 +9946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ECA0A92"/>
+    <w:nsid w:val="64E7918B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10177,51 +10177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/susan-kovacs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3956-3006" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108034623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03748822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gautschi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ramdani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De&#160;iulio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00841350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debaecker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ijaz Mairaj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3383.9047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140sc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diakhate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diakhat&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.954" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03760257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Marteleto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140s1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cjils-rcsib.v48i1.22257" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djbril Diakhat&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sug" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.007.0067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1288" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289383v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03762011v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice De La Broise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10469" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0111" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2939" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9720" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4512" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282585v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51545" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927438v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283795v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012002025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012002050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1102" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042028180_015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2005.3356" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.148305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096532v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761847v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;guin-Verbrugge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.17126" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350162532.ch-010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761989v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibs.it/influenza-digitale-studi-teorie-ricerche-libro-vari/e/9788881074525" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03002589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106675" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106780" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Fran&#231;ois Claro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despres-Lonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/documentation/le-cahier-et-l-ecran/beguin-verbrugge/descriptif-9782746232280" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312648v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/leducation-la-culture-informationnelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759452v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924454v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106620" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310082v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081143v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01305372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/susan-kovacs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3956-3006" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108034623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03748822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gautschi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ramdani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De&#160;iulio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01643081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00841350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Micheau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debaecker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ijaz Mairaj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3383.9047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140sc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diakhate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diakhat&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.954" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03760257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Marteleto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140s1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cjils-rcsib.v48i1.22257" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djbril Diakhat&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sug" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.007.0067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1288" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289383v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03762011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice De La Broise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10469" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823152v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.052.0071" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.2019.1570046" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02185013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Lage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sevin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0111" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2939" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01785601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9720" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4512" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282585v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51545" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927438v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283795v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012002025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150012002050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1102" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789042028180_015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2005.3356" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.148305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096532v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761847v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;guin-Verbrugge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.17126" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350162532.ch-010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03761989v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibs.it/influenza-digitale-studi-teorie-ricerche-libro-vari/e/9788881074525" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760261v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03002589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Borrelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Food+and+Health%3A+Actor+Strategies+in+Information+and+Communication-p-9781786302625" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106675" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106780" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705690687" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Fran&#231;ois Claro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despres-Lonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/documentation/le-cahier-et-l-ecran/beguin-verbrugge/descriptif-9782746232280" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312648v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr/presses/catalogue/leducation-la-culture-informationnelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759452v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924454v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106620" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310082v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081143v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandiedonck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01644544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Despr&#233;s-Lonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01305372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>