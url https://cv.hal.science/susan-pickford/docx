--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1095,160 +1095,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage excentrique: Jeux textuels et paratextuels dans les écrits de voyage, 1760-1850</w:t>
+                <w:t xml:space="preserve">Le voyage excentrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ENS. 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ENS Éditions, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.9030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924866v1</w:t>
+                <w:t xml:space="preserve">hal-03924624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage excentrique</w:t>
+                <w:t xml:space="preserve">Le voyage excentrique: Jeux textuels et paratextuels dans les écrits de voyage, 1760-1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ENS Éditions, 2018, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">ENS. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.9030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03924624v1</w:t>
+                <w:t xml:space="preserve">hal-03924866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et analyse linguistique - CAPES d'anglais</w:t>
               </w:r>
@@ -1348,173 +1348,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation history and book history</w:t>
+                <w:t xml:space="preserve">Comment développer des compétences traductionnelles en traduisant un texte à partir d'une langue inconnue : Une expérience pédagogique en parcours professionnalisant en L3 LLCE anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge. </w:t>
+              <w:t xml:space="preserve">Artois Presses Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge Handbook of Translation History, ed. Chris Rundle</w:t>
+              <w:t xml:space="preserve">Enseigner la traduction dans les contextes francophones, éds. Susan Pickford et Tiffane Levick</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924607v1</w:t>
+                <w:t xml:space="preserve">hal-03924584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer des compétences traductionnelles en traduisant un texte à partir d'une langue inconnue : Une expérience pédagogique en parcours professionnalisant en L3 LLCE anglais</w:t>
+                <w:t xml:space="preserve">Translation history and book history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Artois Presses Université. </w:t>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la traduction dans les contextes francophones, éds. Susan Pickford et Tiffane Levick</w:t>
+              <w:t xml:space="preserve">Routledge Handbook of Translation History, ed. Chris Rundle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924584v1</w:t>
+                <w:t xml:space="preserve">hal-03924607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travel writing and translation</w:t>
               </w:r>
@@ -1902,165 +1902,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traducteur engagé</w:t>
+                <w:t xml:space="preserve">Professionnalisation de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des traductions en langue française: le XXe siècle</w:t>
+              <w:t xml:space="preserve">Histoire des traductions en langue française: Le XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924711v1</w:t>
+                <w:t xml:space="preserve">hal-03924719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnalisation de la traduction</w:t>
+                <w:t xml:space="preserve">Le traducteur engagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des traductions en langue française: Le XXe siècle</w:t>
+              <w:t xml:space="preserve">Histoire des traductions en langue française: le XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924719v1</w:t>
+                <w:t xml:space="preserve">hal-03924711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political history</w:t>
               </w:r>
@@ -2300,177 +2300,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trumpspeak</w:t>
+                <w:t xml:space="preserve">Smells: A cultural history of odours in early modern times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Viennot</w:t>
+                <w:t xml:space="preserve">Robert Muchembled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924821v1</w:t>
+                <w:t xml:space="preserve">hal-03924813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smells: A cultural history of odours in early modern times</w:t>
+                <w:t xml:space="preserve">Trumpspeak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Muchembled</w:t>
+                <w:t xml:space="preserve">Bérengère Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924813v1</w:t>
+                <w:t xml:space="preserve">hal-03924821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2625,51 +2625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079319ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Moraes Silveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gabbay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fisher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Silveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Lyons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Medeiros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Martins Venancio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Demirkol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110498974-017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511862489.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511862489.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.142.56pic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Viennot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Muchembled" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079319ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Moraes Silveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gabbay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fisher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Silveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Lyons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Medeiros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Martins Venancio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Demirkol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110498974-017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511862489.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511862489.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.142.56pic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Muchembled" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Viennot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>