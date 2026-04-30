--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2300,177 +2300,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smells: A cultural history of odours in early modern times</w:t>
+                <w:t xml:space="preserve">Trumpspeak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Muchembled</w:t>
+                <w:t xml:space="preserve">Bérengère Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924813v1</w:t>
+                <w:t xml:space="preserve">hal-03924821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trumpspeak</w:t>
+                <w:t xml:space="preserve">Smells: A cultural history of odours in early modern times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Viennot</w:t>
+                <w:t xml:space="preserve">Robert Muchembled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924821v1</w:t>
+                <w:t xml:space="preserve">hal-03924813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2625,51 +2625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079319ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Moraes Silveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gabbay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fisher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Silveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Lyons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Medeiros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Martins Venancio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Demirkol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110498974-017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511862489.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511862489.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.142.56pic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Muchembled" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Viennot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079319ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Moraes Silveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gabbay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fisher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Silveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Lyons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Medeiros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Martins Venancio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Demirkol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110498974-017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511862489.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511862489.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.142.56pic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Viennot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Muchembled" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>