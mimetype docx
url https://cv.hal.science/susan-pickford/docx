--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1095,160 +1095,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage excentrique</w:t>
+                <w:t xml:space="preserve">Le voyage excentrique: Jeux textuels et paratextuels dans les écrits de voyage, 1760-1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ENS Éditions, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ENS. 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924624v1</w:t>
+                <w:t xml:space="preserve">hal-03924866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage excentrique: Jeux textuels et paratextuels dans les écrits de voyage, 1760-1850</w:t>
+                <w:t xml:space="preserve">Le voyage excentrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ENS. 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ENS Éditions, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.9030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924866v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et analyse linguistique - CAPES d'anglais</w:t>
               </w:r>
@@ -1348,173 +1348,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer des compétences traductionnelles en traduisant un texte à partir d'une langue inconnue : Une expérience pédagogique en parcours professionnalisant en L3 LLCE anglais</w:t>
+                <w:t xml:space="preserve">Translation history and book history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Artois Presses Université. </w:t>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner la traduction dans les contextes francophones, éds. Susan Pickford et Tiffane Levick</w:t>
+              <w:t xml:space="preserve">Routledge Handbook of Translation History, ed. Chris Rundle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924584v1</w:t>
+                <w:t xml:space="preserve">hal-03924607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation history and book history</w:t>
+                <w:t xml:space="preserve">Comment développer des compétences traductionnelles en traduisant un texte à partir d'une langue inconnue : Une expérience pédagogique en parcours professionnalisant en L3 LLCE anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge. </w:t>
+              <w:t xml:space="preserve">Artois Presses Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge Handbook of Translation History, ed. Chris Rundle</w:t>
+              <w:t xml:space="preserve">Enseigner la traduction dans les contextes francophones, éds. Susan Pickford et Tiffane Levick</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924607v1</w:t>
+                <w:t xml:space="preserve">hal-03924584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travel writing and translation</w:t>
               </w:r>
@@ -1902,165 +1902,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnalisation de la traduction</w:t>
+                <w:t xml:space="preserve">Le traducteur engagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des traductions en langue française: Le XXe siècle</w:t>
+              <w:t xml:space="preserve">Histoire des traductions en langue française: le XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924719v1</w:t>
+                <w:t xml:space="preserve">hal-03924711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traducteur engagé</w:t>
+                <w:t xml:space="preserve">Professionnalisation de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des traductions en langue française: le XXe siècle</w:t>
+              <w:t xml:space="preserve">Histoire des traductions en langue française: Le XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924711v1</w:t>
+                <w:t xml:space="preserve">hal-03924719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political history</w:t>
               </w:r>
@@ -2300,177 +2300,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trumpspeak</w:t>
+                <w:t xml:space="preserve">Smells: A cultural history of odours in early modern times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Viennot</w:t>
+                <w:t xml:space="preserve">Robert Muchembled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924821v1</w:t>
+                <w:t xml:space="preserve">hal-03924813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smells: A cultural history of odours in early modern times</w:t>
+                <w:t xml:space="preserve">Trumpspeak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Muchembled</w:t>
+                <w:t xml:space="preserve">Bérengère Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924813v1</w:t>
+                <w:t xml:space="preserve">hal-03924821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2625,51 +2625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079319ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Moraes Silveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gabbay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fisher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Silveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Lyons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Medeiros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Martins Venancio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Demirkol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110498974-017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511862489.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511862489.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.142.56pic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924821v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Viennot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Muchembled" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079319ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Moraes Silveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gabbay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fisher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Silveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Lyons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Medeiros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Martins Venancio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Demirkol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110498974-017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511862489.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9780511862489.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/btl.142.56pic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Muchembled" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Viennot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>