--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -72,2243 +72,2243 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du lait au sang dans l’avant-garde féministe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BruLau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMU, Université de Bruxelles, Université de Lausanne, Université de Bucarest, Jun 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Körper als Archiv – von Pina Bausch zu Boris Charmatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsch-Französischer Diskurs, cycle de conférences 2024-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Saarbrücken, Jan 2025, Saarbrücken, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le mythe Pina ? À propos du Tanztheater de Pina Bausch »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences de l'Université du Temps Libre (2024-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Temps Libre et Goethe Institut, Apr 2025, MArseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier Avant-gardes au prisme du genre de 1945 à nos jours sous l’angle du queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Goepper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre "Genre en Germ'"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Laure Briatte, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du BruLau, école d’été doctorale en études de genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvini-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la recherche : Invisibles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Page, Apr 2025, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avantgarde nach/ après Pina Bausch : erinnern und neu erfinden/ entre mémoire et création »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Charmatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mareuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avantgarde nach/ après Pina Bausch : erinnern und neu erfinden/ entre mémoire et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bergische Universität, Jun 2024, Wuppertal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et alimentation. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Susanne Böhmisch, Anne Isabelle François, Nov 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité femme-homme dans l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art : un enjeu pour l’égalité professionnelle femme-homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Aix-Marseille, rectorat d'Aix-en-Provence, Mar 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coorganisation d'un colloque international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Goepper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mareuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avant-gardes au prisme du genre dans l’espace germanophone de 1945 à nos jours : sociabilités, esthétiques, mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Böhmisch; C. Chamayou-Kuhn; A. Mareuge; E. Petit, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Goepper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mareuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avant-gardes au prisme du genre dans l’espace germanophone de 1945 à nos jours : sociabilités, esthétiques, mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food studies et food/gender studies – une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nourriture – discours, pratiques, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; ECHANGES, Sep 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dedans/dehors de la nourriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nourriture – discours, pratiques, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; ECHANGES, Jun 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la performance féministe aux espaces urbains partagés – l’artiste Pipilotti Rist et la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingua Urbana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; ECHANGES, Apr 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgies de la chanson dans le « Tanztheater » de Pina Bausch ou l’art d’étirer le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale d’études sur la chanson "Dramaturgies de la chanson"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Innsbruck, May 2023, Innsbruck, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mareuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Goepper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avant-gardes au prisme du genre dans l'espace germanophone après 1945: sociabilités, esthétiques, mémoires / Avantgarden im Spannungsfeld von Gender im deutschsprachigen Raum von 1945 bis heute: Soziabilitäten, Ästhetiken, Erinnerungsprozesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon (Université Lyon 3), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre pour (re)penser les avant-gardes: entre relectures historiographiques et actualisations conceptuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Goepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 88 (1/2025), pp.13-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1453u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au défi du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Hors série: Gabriele Münter, pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage à Ingrid Haag</w:t>
+                <w:t xml:space="preserve">Marseille, cimetière Saint-Pierre, 22 novembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Heinz Götze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 87, p. 269-270</w:t>
+              <w:t xml:space="preserve">, 2024, 87, p. 275-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933443v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille, cimetière Saint-Pierre, 22 novembre 2023</w:t>
+                <w:t xml:space="preserve">Hommage à Ingrid Haag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Heinz Götze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 87, p. 275-276</w:t>
+              <w:t xml:space="preserve">, 2024, 87, p. 269-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933455v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D’hier à demain », témoignage, in Hélène Barrière, Susanne Böhmisch, Hilda Inderwildi, Nathalie Schnitzer, Katja Wimmer, Ralf Zschachlitz (Éds.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilda Inderwildi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 83, pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L'anniversaire, un Janus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilda Inderwildi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schnitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Wimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 83, pp.11-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes du Bauhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 volume (81), pp.65-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ceg.14684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être femme artiste en Allemagne au début du XXe siècle : obstacles et stratégies de contournement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Figures de femmes dans les cultures européennes., 24-2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mimmoc.6393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« &amp;gt;Eines ist mir klar: Daß die Weiber auch in der Hypnose lügen&amp;lt; - Mensonge et genre chez Arthur Schnitzler »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Quelques vérités à propos du mensonge?, I (67), pp.169-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l'extrême à l'agonal dans l'univers chorégraphique de Pina Bausch »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Femmes extrêmes. Paroxysmes et expériences-limite du féminin, 27 (1), pp.145-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264460v1</w:t>
-              </w:r>
-[...1312 lines deleted...]
-                <w:t xml:space="preserve">hal-04244310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2326,103 +2326,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-gardes au prisme du genre de 1945 à nos jours: esthétiques, mémoires, actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Goepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88 (1/2025), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2492,64 +2492,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cahier pour Ingrid Haag »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Heinz Götze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUP. Cahiers d'études germaniques (87), p. 265-366, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2606,64 +2606,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrière,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilda Inderwildi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schnitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUP Presses Universitaires de Provence, Cahiers d'Etudes Germaniques (83), 2022, 9791032004098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2810,124 +2810,124 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme du colloque international &amp;quot;Avant-gardes au prisme du genre dans l'espace germanophone de 1945 à nos jours : sociabilités, esthétiques, mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Goepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Avant-gardes au prisme du genre dans l'espace germanophone de 1945 à nos jours : sociabilités, esthétiques, mémoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -2963,103 +2963,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’anniversaire, un Janus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilda Inderwildi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schnitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Wimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Provence; https://journals.openedition.org/ceg/15969. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anniversaires, Cahiers d’Études Germaniques</w:t>
@@ -3334,51 +3334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne B&#246;hmisch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Goepper" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Heinz G&#246;tze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wimmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04012233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.14684" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03243120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.6393" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvini-Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Charmatz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05002164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zschachlitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03827797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Mourey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.14539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05002168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne B&#246;hmisch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481659v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481645v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Goepper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvini-Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Charmatz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05002164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453u" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Heinz G&#246;tze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744567v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wimmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04012233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.14684" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03243120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.6393" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zschachlitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03827797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Mourey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.14539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05002168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>