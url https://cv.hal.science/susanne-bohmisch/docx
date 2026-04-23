--- v1 (2026-04-01)
+++ v2 (2026-04-23)
@@ -106,752 +106,752 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du lait au sang dans l’avant-garde féministe »</w:t>
+                <w:t xml:space="preserve">Dossier Avant-gardes au prisme du genre de 1945 à nos jours sous l’angle du queer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Goepper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BruLau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMU, Université de Bruxelles, Université de Lausanne, Université de Bucarest, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Rencontre "Genre en Germ'"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Laure Briatte, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481529v1</w:t>
+                <w:t xml:space="preserve">hal-05499558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Körper als Archiv – von Pina Bausch zu Boris Charmatz</w:t>
+                <w:t xml:space="preserve">« Le mythe Pina ? À propos du Tanztheater de Pina Bausch »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutsch-Französischer Diskurs, cycle de conférences 2024-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Saarbrücken, Jan 2025, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">Cycle de conférences de l'Université du Temps Libre (2024-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Temps Libre et Goethe Institut, Apr 2025, MArseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481659v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le mythe Pina ? À propos du Tanztheater de Pina Bausch »</w:t>
+                <w:t xml:space="preserve">Körper als Archiv – von Pina Bausch zu Boris Charmatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences de l'Université du Temps Libre (2024-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Temps Libre et Goethe Institut, Apr 2025, MArseille, France</w:t>
+              <w:t xml:space="preserve">Deutsch-Französischer Diskurs, cycle de conférences 2024-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Saarbrücken, Jan 2025, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481645v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Avant-gardes au prisme du genre de 1945 à nos jours sous l’angle du queer</w:t>
+                <w:t xml:space="preserve">Présentation du BruLau, école d’été doctorale en études de genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Élise Petit</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvini-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre "Genre en Germ'"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Laure Briatte, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Printemps de la recherche : Invisibles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Page, Apr 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499558v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du BruLau, école d’été doctorale en études de genres</w:t>
+                <w:t xml:space="preserve">« Du lait au sang dans l’avant-garde féministe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Calvini-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la recherche : Invisibles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Page, Apr 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">BruLau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMU, Université de Bruxelles, Université de Lausanne, Université de Bucarest, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499555v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Avantgarde nach/ après Pina Bausch : erinnern und neu erfinden/ entre mémoire et création »</w:t>
+                <w:t xml:space="preserve">Genre et alimentation. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Charmatz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agathe Mareuge</w:t>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avantgarde nach/ après Pina Bausch : erinnern und neu erfinden/ entre mémoire et création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bergische Universität, Jun 2024, Wuppertal, France</w:t>
+              <w:t xml:space="preserve">Genre et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Susanne Böhmisch, Anne Isabelle François, Nov 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933509v1</w:t>
+                <w:t xml:space="preserve">hal-04933518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et alimentation. Introduction</w:t>
+                <w:t xml:space="preserve">L’égalité femme-homme dans l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Susanne Böhmisch, Anne Isabelle François, Nov 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">L’art : un enjeu pour l’égalité professionnelle femme-homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Aix-Marseille, rectorat d'Aix-en-Provence, Mar 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933518v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’égalité femme-homme dans l’art</w:t>
+                <w:t xml:space="preserve">« Avantgarde nach/ après Pina Bausch : erinnern und neu erfinden/ entre mémoire et création »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Charmatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’art : un enjeu pour l’égalité professionnelle femme-homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Aix-Marseille, rectorat d'Aix-en-Provence, Mar 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Avantgarde nach/ après Pina Bausch : erinnern und neu erfinden/ entre mémoire et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bergische Universität, Jun 2024, Wuppertal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933477v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coorganisation d'un colloque international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Goepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant-gardes au prisme du genre dans l’espace germanophone de 1945 à nos jours : sociabilités, esthétiques, mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Böhmisch; C. Chamayou-Kuhn; A. Mareuge; E. Petit, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -902,77 +902,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Goepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant-gardes au prisme du genre dans l’espace germanophone de 1945 à nos jours : sociabilités, esthétiques, mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1273,103 +1273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Goepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant-gardes au prisme du genre dans l'espace germanophone après 1945: sociabilités, esthétiques, mémoires / Avantgarden im Spannungsfeld von Gender im deutschsprachigen Raum von 1945 bis heute: Soziabilitäten, Ästhetiken, Erinnerungsprozesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon (Université Lyon 3), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1420,390 +1420,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre pour (re)penser les avant-gardes: entre relectures historiographiques et actualisations conceptuelles</w:t>
+                <w:t xml:space="preserve">Au défi du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors série: Gabriele Münter, pp.35-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058237v1</w:t>
+                <w:t xml:space="preserve">hal-05481597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au défi du genre</w:t>
+                <w:t xml:space="preserve">Le genre pour (re)penser les avant-gardes: entre relectures historiographiques et actualisations conceptuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Goepper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mareuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (1/2025), pp.13-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1453u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481597v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille, cimetière Saint-Pierre, 22 novembre 2023</w:t>
+                <w:t xml:space="preserve">Hommage à Ingrid Haag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Heinz Götze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 87, p. 275-276</w:t>
+              <w:t xml:space="preserve">, 2024, 87, p. 269-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933455v1</w:t>
+                <w:t xml:space="preserve">hal-04933443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage à Ingrid Haag</w:t>
+                <w:t xml:space="preserve">Marseille, cimetière Saint-Pierre, 22 novembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Heinz Götze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 87, p. 269-270</w:t>
+              <w:t xml:space="preserve">, 2024, 87, p. 275-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933443v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D’hier à demain », témoignage, in Hélène Barrière, Susanne Böhmisch, Hilda Inderwildi, Nathalie Schnitzer, Katja Wimmer, Ralf Zschachlitz (Éds.)</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L'anniversaire, un Janus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1994,183 +1994,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes du Bauhaus</w:t>
+                <w:t xml:space="preserve">Être femme artiste en Allemagne au début du XXe siècle : obstacles et stratégies de contournement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 volume (81), pp.65-84. </w:t>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Figures de femmes dans les cultures européennes., 24-2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ceg.14684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.6393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012233v1</w:t>
+                <w:t xml:space="preserve">hal-03243120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être femme artiste en Allemagne au début du XXe siècle : obstacles et stratégies de contournement</w:t>
+                <w:t xml:space="preserve">Les femmes du Bauhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Figures de femmes dans les cultures européennes., 24-2021, </w:t>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 volume (81), pp.65-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mimmoc.6393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ceg.14684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243120v1</w:t>
+                <w:t xml:space="preserve">hal-04012233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« &amp;gt;Eines ist mir klar: Daß die Weiber auch in der Hypnose lügen&amp;lt; - Mensonge et genre chez Arthur Schnitzler »</w:t>
               </w:r>
@@ -2326,103 +2326,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-gardes au prisme du genre de 1945 à nos jours: esthétiques, mémoires, actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Goepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88 (1/2025), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2492,64 +2492,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cahier pour Ingrid Haag »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Heinz Götze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUP. Cahiers d'études germaniques (87), p. 265-366, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2810,103 +2810,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme du colloque international &amp;quot;Avant-gardes au prisme du genre dans l'espace germanophone de 1945 à nos jours : sociabilités, esthétiques, mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Goepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Avant-gardes au prisme du genre dans l'espace germanophone de 1945 à nos jours : sociabilités, esthétiques, mémoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2976,51 +2976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’anniversaire, un Janus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilda Inderwildi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schnitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,51 +3334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne B&#246;hmisch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481659v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481645v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Goepper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvini-Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Charmatz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05002164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453u" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Heinz G&#246;tze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744567v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wimmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04012233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.14684" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03243120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.6393" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zschachlitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03827797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Mourey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.14539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05002168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne B&#246;hmisch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Goepper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvini-Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Charmatz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05002164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453u" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Heinz G&#246;tze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744567v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wimmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03243120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.6393" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04012233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.14684" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zschachlitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03827797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Mourey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.14539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05002168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>