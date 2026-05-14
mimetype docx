--- v2 (2026-04-23)
+++ v3 (2026-05-14)
@@ -106,912 +106,912 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Avant-gardes au prisme du genre de 1945 à nos jours sous l’angle du queer</w:t>
+                <w:t xml:space="preserve">« Du lait au sang dans l’avant-garde féministe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre "Genre en Germ'"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Laure Briatte, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">BruLau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMU, Université de Bruxelles, Université de Lausanne, Université de Bucarest, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499558v1</w:t>
+                <w:t xml:space="preserve">hal-05481529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le mythe Pina ? À propos du Tanztheater de Pina Bausch »</w:t>
+                <w:t xml:space="preserve">Dossier Avant-gardes au prisme du genre de 1945 à nos jours sous l’angle du queer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Goepper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences de l'Université du Temps Libre (2024-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Temps Libre et Goethe Institut, Apr 2025, MArseille, France</w:t>
+              <w:t xml:space="preserve">Rencontre "Genre en Germ'"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Laure Briatte, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481645v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Körper als Archiv – von Pina Bausch zu Boris Charmatz</w:t>
+                <w:t xml:space="preserve">« Le mythe Pina ? À propos du Tanztheater de Pina Bausch »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutsch-Französischer Diskurs, cycle de conférences 2024-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Saarbrücken, Jan 2025, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">Cycle de conférences de l'Université du Temps Libre (2024-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Temps Libre et Goethe Institut, Apr 2025, MArseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481659v1</w:t>
+                <w:t xml:space="preserve">hal-05481645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du BruLau, école d’été doctorale en études de genres</w:t>
+                <w:t xml:space="preserve">Körper als Archiv – von Pina Bausch zu Boris Charmatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Calvini-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la recherche : Invisibles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Page, Apr 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Deutsch-Französischer Diskurs, cycle de conférences 2024-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Saarbrücken, Jan 2025, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499555v1</w:t>
+                <w:t xml:space="preserve">hal-05481659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du lait au sang dans l’avant-garde féministe »</w:t>
+                <w:t xml:space="preserve">Présentation du BruLau, école d’été doctorale en études de genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvini-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BruLau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMU, Université de Bruxelles, Université de Lausanne, Université de Bucarest, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Printemps de la recherche : Invisibles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Page, Apr 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481529v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et alimentation. Introduction</w:t>
+                <w:t xml:space="preserve">« Avantgarde nach/ après Pina Bausch : erinnern und neu erfinden/ entre mémoire et création »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Isabelle François</w:t>
+                <w:t xml:space="preserve">Boris Charmatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Susanne Böhmisch, Anne Isabelle François, Nov 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Avantgarde nach/ après Pina Bausch : erinnern und neu erfinden/ entre mémoire et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bergische Universität, Jun 2024, Wuppertal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933518v1</w:t>
+                <w:t xml:space="preserve">hal-04933509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’égalité femme-homme dans l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art : un enjeu pour l’égalité professionnelle femme-homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Aix-Marseille, rectorat d'Aix-en-Provence, Mar 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Avantgarde nach/ après Pina Bausch : erinnern und neu erfinden/ entre mémoire et création »</w:t>
+                <w:t xml:space="preserve">Genre et alimentation. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Mareuge</w:t>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avantgarde nach/ après Pina Bausch : erinnern und neu erfinden/ entre mémoire et création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bergische Universität, Jun 2024, Wuppertal, France</w:t>
+              <w:t xml:space="preserve">Genre et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Susanne Böhmisch, Anne Isabelle François, Nov 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933509v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coorganisation d'un colloque international</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Goepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant-gardes au prisme du genre dans l’espace germanophone de 1945 à nos jours : sociabilités, esthétiques, mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, S. Böhmisch; C. Chamayou-Kuhn; A. Mareuge; E. Petit, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002164v1</w:t>
+                <w:t xml:space="preserve">hal-04449717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coorganisation d'un colloque international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Goepper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mareuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant-gardes au prisme du genre dans l’espace germanophone de 1945 à nos jours : sociabilités, esthétiques, mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, S. Böhmisch; C. Chamayou-Kuhn; A. Mareuge; E. Petit, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449717v1</w:t>
+                <w:t xml:space="preserve">hal-05002164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food studies et food/gender studies – une introduction</w:t>
               </w:r>
@@ -1129,247 +1129,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la performance féministe aux espaces urbains partagés – l’artiste Pipilotti Rist et la ville</w:t>
+                <w:t xml:space="preserve">Dramaturgies de la chanson dans le « Tanztheater » de Pina Bausch ou l’art d’étirer le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingua Urbana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université; ECHANGES, Apr 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale d’études sur la chanson "Dramaturgies de la chanson"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Innsbruck, May 2023, Innsbruck, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449761v1</w:t>
+                <w:t xml:space="preserve">hal-04449773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramaturgies de la chanson dans le « Tanztheater » de Pina Bausch ou l’art d’étirer le temps</w:t>
+                <w:t xml:space="preserve">De la performance féministe aux espaces urbains partagés – l’artiste Pipilotti Rist et la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale d’études sur la chanson "Dramaturgies de la chanson"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Innsbruck, May 2023, Innsbruck, Allemagne</w:t>
+              <w:t xml:space="preserve">Lingua Urbana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; ECHANGES, Apr 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449773v1</w:t>
+                <w:t xml:space="preserve">hal-04449761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Goepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant-gardes au prisme du genre dans l'espace germanophone après 1945: sociabilités, esthétiques, mémoires / Avantgarden im Spannungsfeld von Gender im deutschsprachigen Raum von 1945 bis heute: Soziabilitäten, Ästhetiken, Erinnerungsprozesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon (Université Lyon 3), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1521,77 +1521,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Goepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 88 (1/2025), pp.13-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1619,191 +1619,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage à Ingrid Haag</w:t>
+                <w:t xml:space="preserve">Marseille, cimetière Saint-Pierre, 22 novembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Heinz Götze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 87, p. 269-270</w:t>
+              <w:t xml:space="preserve">, 2024, 87, p. 275-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933443v1</w:t>
+                <w:t xml:space="preserve">hal-04933455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille, cimetière Saint-Pierre, 22 novembre 2023</w:t>
+                <w:t xml:space="preserve">Hommage à Ingrid Haag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Heinz Götze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 87, p. 275-276</w:t>
+              <w:t xml:space="preserve">, 2024, 87, p. 269-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933455v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D’hier à demain », témoignage, in Hélène Barrière, Susanne Böhmisch, Hilda Inderwildi, Nathalie Schnitzer, Katja Wimmer, Ralf Zschachlitz (Éds.)</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L'anniversaire, un Janus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2326,103 +2326,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-gardes au prisme du genre de 1945 à nos jours: esthétiques, mémoires, actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Goepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88 (1/2025), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2492,64 +2492,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cahier pour Ingrid Haag »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Heinz Götze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUP. Cahiers d'études germaniques (87), p. 265-366, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2810,103 +2810,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme du colloque international &amp;quot;Avant-gardes au prisme du genre dans l'espace germanophone de 1945 à nos jours : sociabilités, esthétiques, mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Goepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Böhmisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Avant-gardes au prisme du genre dans l'espace germanophone de 1945 à nos jours : sociabilités, esthétiques, mémoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2976,51 +2976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’anniversaire, un Janus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilda Inderwildi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schnitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,51 +3334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne B&#246;hmisch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Goepper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvini-Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Charmatz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05002164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453u" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Heinz G&#246;tze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744567v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wimmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03243120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.6393" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04012233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.14684" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zschachlitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03827797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Mourey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.14539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05002168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne B&#246;hmisch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499558v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Goepper" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvini-Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Charmatz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05002164v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04449761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1453u" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Heinz G&#246;tze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744567v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnitzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wimmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03243120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.6393" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04012233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.14684" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Zschachlitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03827797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Mourey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.14539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05002168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01264441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>