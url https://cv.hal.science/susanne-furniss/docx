--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -776,51 +776,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - Fasc. 1, P</w:t>
+                <w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 5, ND-N-NL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bahuchet</w:t>
@@ -835,93 +835,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furniss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.183, 2003</w:t>
+              <w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.274, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204844v1</w:t>
+                <w:t xml:space="preserve">hal-00204843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 5, ND-N-NL</w:t>
+                <w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - Fasc. 1, P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bahuchet</w:t>
@@ -936,69 +936,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Furniss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.274, 2003</w:t>
+              <w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.183, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204843v1</w:t>
+                <w:t xml:space="preserve">hal-00204844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndroje Balendro. Musiques, terrains et disciplines. Textes offerts à Simha Arom</w:t>
               </w:r>
@@ -2653,225 +2653,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire une société de chasseurs-collecteurs de la forêt centrafricaine à travers sa langue : l’expérience collective de « l’Encyclopédie des Pygmées Aka »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doing ethnomusicological research as a white woman in Cameroon and the Central African Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonnie L. Hewlett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du terrain à la théorie : les 40 ans du Lacito</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications du Lacito, pp.63-82, 2020</w:t>
+              <w:t xml:space="preserve">The Secret Lives of Anthropologists. Lessons from the Field</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.75 - 90, 2020, 978-1-138-50185-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02406207v1</w:t>
+                <w:t xml:space="preserve">halshs-02403436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing ethnomusicological research as a white woman in Cameroon and the Central African Republic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décrire une société de chasseurs-collecteurs de la forêt centrafricaine à travers sa langue : l’expérience collective de « l’Encyclopédie des Pygmées Aka »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bahuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bonnie L. Hewlett. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Rombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline M.C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Secret Lives of Anthropologists. Lessons from the Field</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.75 - 90, 2020, 978-1-138-50185-0</w:t>
+              <w:t xml:space="preserve">Du terrain à la théorie : les 40 ans du Lacito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du Lacito, pp.63-82, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02403436v1</w:t>
+                <w:t xml:space="preserve">halshs-02406207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropological and historical resources of music analysis</w:t>
               </w:r>
@@ -3229,285 +3229,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catégorisation des patrimoines musicaux de tradition orale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La catégorisation des patrimoines musicaux dans les sociétés de tradition orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simha Arom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fernando,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fürniss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alvarez-Pereyre Frank. </w:t>
+              <w:t xml:space="preserve">Alvarez-Pereyre, Frank. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégories et Catégorisations. Une perspective interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peeters, Coll. SELAF 448 [NS 33], pp.273-313, 2008</w:t>
+              <w:t xml:space="preserve">, Peeters, pp.273-313, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482650v1</w:t>
+                <w:t xml:space="preserve">halshs-00776029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catégorisation des patrimoines musicaux dans les sociétés de tradition orale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La catégorisation des patrimoines musicaux de tradition orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simha Arom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fernando,</w:t>
+                <w:t xml:space="preserve">Nathalie Fernando Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alvarez-Pereyre, Frank. </w:t>
+              <w:t xml:space="preserve">Alvarez-Pereyre Frank. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégories et Catégorisations. Une perspective interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peeters, pp.273-313, 2008</w:t>
+              <w:t xml:space="preserve">, Peeters, Coll. SELAF 448 [NS 33], pp.273-313, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00776029v1</w:t>
+                <w:t xml:space="preserve">hal-00482650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des techniques polyphoniques</w:t>
               </w:r>
@@ -3648,51 +3648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simha Arom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fernando Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,51 +3850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simha Arom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fernando Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4151,165 +4151,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musique et danses feminines des Pygmées Baka du Cameroun</w:t>
+                <w:t xml:space="preserve">Le principe de bricolage dans la polyrythmie des Baka du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatre variations pluridisciplinaires autour de la musique. Les pratiques musicales et les questions de genre dans les musiques du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IReMus, Sorbonne Université, Jun 2024, Paris Bibliothèque François Mittérand, France</w:t>
+              <w:t xml:space="preserve">Quatre variations pluridisciplinaires autour de la musique : L’identité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReMus, Sorbonne Université, Dec 2024, Paris, Bibliothèque François Mitterrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04865916v1</w:t>
+                <w:t xml:space="preserve">halshs-04865796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe de bricolage dans la polyrythmie des Baka du Cameroun</w:t>
+                <w:t xml:space="preserve">Musique et danses feminines des Pygmées Baka du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatre variations pluridisciplinaires autour de la musique : L’identité culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IReMus, Sorbonne Université, Dec 2024, Paris, Bibliothèque François Mitterrand, France</w:t>
+              <w:t xml:space="preserve">Quatre variations pluridisciplinaires autour de la musique. Les pratiques musicales et les questions de genre dans les musiques du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReMus, Sorbonne Université, Jun 2024, Paris Bibliothèque François Mittérand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04865796v1</w:t>
+                <w:t xml:space="preserve">halshs-04865916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple restitutions. The ethnomusicologist between communities and institutions</w:t>
               </w:r>
@@ -4673,217 +4673,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03978812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pentatonic system of the Aka 30 years later: the importance of harmonic 7</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Fang Ritual System: Epistemology back and forth between current practices, living memory and sound, visual and written archives of the early 20th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fürniss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Castellengo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susanne Fürniss</w:t>
+                <w:t xml:space="preserve">Régis Ollomo Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Émile Mbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAWM 2020 Analytical Approaches in World Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de l'Homme, Jun 2021, Paris [Online], France</w:t>
+              <w:t xml:space="preserve">"Extraire le passé du présent", Colloque international et interdisciplinaire sur l’histoire précoloniale de l’Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Africamuseum Tervuren, Mar 2021, Bruxelles [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03978727v1</w:t>
+                <w:t xml:space="preserve">halshs-03978752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fang Ritual System: Epistemology back and forth between current practices, living memory and sound, visual and written archives of the early 20th century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pentatonic system of the Aka 30 years later: the importance of harmonic 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Extraire le passé du présent", Colloque international et interdisciplinaire sur l’histoire précoloniale de l’Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, Africamuseum Tervuren, Mar 2021, Bruxelles [en ligne], France</w:t>
+              <w:t xml:space="preserve">AAWM 2020 Analytical Approaches in World Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l'Homme, Jun 2021, Paris [Online], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03978752v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03978727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The musical scenes of sub-Saharan Africa in L’Illustration</w:t>
               </w:r>
@@ -5449,51 +5449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enregistrements de musique fang-ntoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ollomo Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5944,51 +5944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M.C. Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04484650v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Epelboin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furniss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Grotz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rahemipour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70601/1otsze8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1451p" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q4g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04221830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mogue Kamga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grischa Brokamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Awono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-020-09487-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simha Arom" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17440/tde031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ghirardini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bornes-Varol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando Fernando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frabrice Marandola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon&#225;n &#211; Briain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Ceriba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Iyanaga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ollomo Ella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Mbot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Bala, Elsa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00296651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Furniss-Yacoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Barbara Le Gonidec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Alvarez-P&#233;reyre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M.C. Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04484650v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Epelboin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furniss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Grotz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rahemipour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70601/1otsze8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1451p" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q4g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04221830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mogue Kamga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grischa Brokamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Awono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-020-09487-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simha Arom" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17440/tde031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ghirardini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bornes-Varol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando Fernando" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frabrice Marandola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon&#225;n &#211; Briain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Ceriba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Iyanaga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ollomo Ella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Mbot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Bala, Elsa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00296651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Furniss-Yacoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Barbara Le Gonidec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Alvarez-P&#233;reyre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>