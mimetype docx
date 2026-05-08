--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -3229,285 +3229,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catégorisation des patrimoines musicaux dans les sociétés de tradition orale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La catégorisation des patrimoines musicaux de tradition orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simha Arom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fernando,</w:t>
+                <w:t xml:space="preserve">Nathalie Fernando Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alvarez-Pereyre, Frank. </w:t>
+              <w:t xml:space="preserve">Alvarez-Pereyre Frank. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégories et Catégorisations. Une perspective interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peeters, pp.273-313, 2008</w:t>
+              <w:t xml:space="preserve">, Peeters, Coll. SELAF 448 [NS 33], pp.273-313, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00776029v1</w:t>
+                <w:t xml:space="preserve">hal-00482650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catégorisation des patrimoines musicaux de tradition orale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La catégorisation des patrimoines musicaux dans les sociétés de tradition orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simha Arom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fernando,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Fürniss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alvarez-Pereyre Frank. </w:t>
+              <w:t xml:space="preserve">Alvarez-Pereyre, Frank. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégories et Catégorisations. Une perspective interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peeters, Coll. SELAF 448 [NS 33], pp.273-313, 2008</w:t>
+              <w:t xml:space="preserve">, Peeters, pp.273-313, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482650v1</w:t>
+                <w:t xml:space="preserve">halshs-00776029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des techniques polyphoniques</w:t>
               </w:r>
@@ -3648,51 +3648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simha Arom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fernando Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,51 +3850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Bomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simha Arom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fernando Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4151,165 +4151,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe de bricolage dans la polyrythmie des Baka du Cameroun</w:t>
+                <w:t xml:space="preserve">Musique et danses feminines des Pygmées Baka du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatre variations pluridisciplinaires autour de la musique : L’identité culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IReMus, Sorbonne Université, Dec 2024, Paris, Bibliothèque François Mitterrand, France</w:t>
+              <w:t xml:space="preserve">Quatre variations pluridisciplinaires autour de la musique. Les pratiques musicales et les questions de genre dans les musiques du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReMus, Sorbonne Université, Jun 2024, Paris Bibliothèque François Mittérand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04865796v1</w:t>
+                <w:t xml:space="preserve">halshs-04865916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musique et danses feminines des Pygmées Baka du Cameroun</w:t>
+                <w:t xml:space="preserve">Le principe de bricolage dans la polyrythmie des Baka du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Fürniss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatre variations pluridisciplinaires autour de la musique. Les pratiques musicales et les questions de genre dans les musiques du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IReMus, Sorbonne Université, Jun 2024, Paris Bibliothèque François Mittérand, France</w:t>
+              <w:t xml:space="preserve">Quatre variations pluridisciplinaires autour de la musique : L’identité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReMus, Sorbonne Université, Dec 2024, Paris, Bibliothèque François Mitterrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04865916v1</w:t>
+                <w:t xml:space="preserve">halshs-04865796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple restitutions. The ethnomusicologist between communities and institutions</w:t>
               </w:r>
@@ -5944,51 +5944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M.C. Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04484650v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Epelboin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furniss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Grotz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rahemipour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70601/1otsze8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1451p" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q4g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04221830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mogue Kamga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grischa Brokamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Awono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-020-09487-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simha Arom" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17440/tde031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ghirardini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bornes-Varol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando Fernando" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frabrice Marandola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon&#225;n &#211; Briain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Ceriba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Iyanaga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ollomo Ella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Mbot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Bala, Elsa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00296651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Furniss-Yacoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Barbara Le Gonidec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Alvarez-P&#233;reyre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M.C. Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04484650v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Epelboin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furniss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Grotz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rahemipour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70601/1otsze8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1451p" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q4g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04221830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mogue Kamga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grischa Brokamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdon Awono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-020-09487-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simha Arom" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17440/tde031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ghirardini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bornes-Varol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando Fernando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernando," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frabrice Marandola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon&#225;n &#211; Briain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Brucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Ceriba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Iyanaga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ollomo Ella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Mbot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978727v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Bala, Elsa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00296651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Furniss-Yacoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Barbara Le Gonidec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Alvarez-P&#233;reyre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>