--- v0 (2026-03-25)
+++ v1 (2026-04-17)
@@ -2661,51 +2661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10CC083B"/>
+    <w:nsid w:val="24045599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>