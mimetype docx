--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -300,295 +300,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative transcriptome analysis at the onset of speciation in a mimetic butterfly—The Ithomiini Melinaea marsaeus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+                <w:t xml:space="preserve">Melanie Mcclure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 1st International Electronic Conference on Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/iece-10646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (11), pp.1704-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717074v1</w:t>
+                <w:t xml:space="preserve">hal-03381525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptome analysis at the onset of speciation in a mimetic butterfly—The Ithomiini Melinaea marsaeus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
+                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Persyn</w:t>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Mcclure</w:t>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Meslin</w:t>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (11), pp.1704-1721. </w:t>
+              <w:t xml:space="preserve">Proceedings of The 1st International Electronic Conference on Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/iece-10646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381525v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP discovery and genetic mapping using genotyping by sequencing of whole genome genomic DNA from a pea RIL population</w:t>
               </w:r>
@@ -1159,90 +1159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (Jobim)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France. pp.263, 2018, JOBIM2023. </w:t>
@@ -1293,90 +1293,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis illustrated by the analysis of plant/pathogen/microbiote interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masanelli Sylvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (Jobim)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
@@ -1399,195 +1399,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP discovery in pea: a powerful tool for academic research and breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boutet</w:t>
+                <w:t xml:space="preserve">Recent pea genomic resources will enhance complementary improvement strategies in this crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duarte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+                <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lavaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Saskatook, Canada. , 2014</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Saskatoon, Canada. , 225 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208702v1</w:t>
+                <w:t xml:space="preserve">hal-02743375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference-free high-throughput SNP detection in pea: an example of discoSnp usage for a non-model complex genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1619,182 +1619,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent pea genomic resources will enhance complementary improvement strategies in this crop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+                <w:t xml:space="preserve">SNP discovery in pea: a powerful tool for academic research and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Saskatoon, Canada. , 225 p., 2014</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Saskatook, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743375v1</w:t>
+                <w:t xml:space="preserve">hal-01208702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation / Globalisation: Diversity of processes in eight Dairy Basins</w:t>
               </w:r>
@@ -1950,90 +1950,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECE 2021 - 1st International Electronic Conference on Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.1-8, </w:t>
@@ -2084,51 +2084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pois, espèce modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2190,277 +2190,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea in the genomic era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+                <w:t xml:space="preserve">Pea genomic tools for functional and structural approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Tayeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masaryk University. CZE., Sep 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536570v1</w:t>
+                <w:t xml:space="preserve">hal-02743963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea genomic tools for functional and structural approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
+                <w:t xml:space="preserve">Pea in the genomic era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masaryk University. CZE., Sep 2015, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743963v1</w:t>
+                <w:t xml:space="preserve">hal-01536570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea in the genomic era</w:t>
               </w:r>
@@ -2661,51 +2661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24045599"/>
+    <w:nsid w:val="D7799BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/susete-alves-carvalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204410v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091859" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-016-1903-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12967" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECE-10646" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/susete-alves-carvalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204410v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091859" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-016-1903-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12967" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECE-10646" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>