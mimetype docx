--- v0 (2026-03-16)
+++ v1 (2026-05-22)
@@ -670,293 +670,396 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de variants ADC et de mécanismes impliqués dans la résistance au céfidérocol et aux carbapénèmes chez Acinetobacter baumannii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susie Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université Bourgogne Franche-Comté, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023UBFCE022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04860605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance et hypersensibilité aux antibiotiques de mutants de Pseudomonas aeruginosa sélectionnés par le cinnamaldéhyde : partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plésiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Llanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR CNRS Pseudomonas, Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Mittelwhir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance et hypersensibilité aux antibiotiques de mutants de Pseudomonas aeruginosa sélectionnés par le cinnamaldéhyde : partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plésiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Llanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR CNRS Pseudomonas, (Calvados).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des huiles essentielles sur la résistance aux antibiotiques – l’exemple du cinnamaldéhyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -965,206 +1068,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plésiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Llanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GRD CNRS Pseudomonas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Voiron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527391v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-04860605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1195,51 +1195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-patient evolution of a pulmonary strain of Pseudomonas aeruginosa from primo-colonisation to lung transplant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Llanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1329,51 +1329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Llanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Young Investigators Meeting - 43th European Cystic Fibrosis Society (ECFS) Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1437,64 +1437,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plésiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Llanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1688,51 +1688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Gaillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00180-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillemenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1253160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triponney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portets" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pourchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11081971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tetard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Aarras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121790" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04860605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCE022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kiener" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plesiat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Gaillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00180-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillemenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1253160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triponney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portets" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pourchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11081971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tetard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Aarras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121790" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04860605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCE022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kiener" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plesiat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>