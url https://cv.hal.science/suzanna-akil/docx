--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2543,295 +2543,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general strategy to incorporate a wide range of metallic salts into ring-like organized nanostructures &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; polymer self-assembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Issa</w:t>
+                <w:t xml:space="preserve">How to determine the morphology of plasmonic nanocrystals without transmission electron microscopy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Izquierdo-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Resano-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA24505F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (8), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-016-3533-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290463v1</w:t>
+                <w:t xml:space="preserve">hal-04784791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to determine the morphology of plasmonic nanocrystals without transmission electron microscopy?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+                <w:t xml:space="preserve">A general strategy to incorporate a wide range of metallic salts into ring-like organized nanostructures &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; polymer self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (8), pp.217. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (105), pp.102843-102852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-016-3533-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA24505F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784791v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength-scale light concentrator made by direct 3D laser writing of polymer metamaterials</w:t>
               </w:r>
@@ -2951,51 +2951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver Nanoparticle Rings of Controllable Size: Multi-Wavelength SERS Response and High Enhancement of Three Pyridine Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Izquierdo-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3164,51 +3164,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (8), pp.217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11051-016-3533-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362054v1</w:t>
@@ -3934,51 +3934,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="404A3F55"/>
+    <w:nsid w:val="DA54CA50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4165,51 +4165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanna-akil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2999-0258" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129956708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172232v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Abbas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alhaddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navvabpour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164260" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Navvabpour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13020047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14080934" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Ghabri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Issa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kostcheev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Fahes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00769J" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2022.100528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Rtimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Movsesyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12111941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Omar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry N. Kuznetsov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11082055" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02472791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM02405K" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900252" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020162" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Zaarour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00413" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02301767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Izquierdo-Lorenzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Resano-Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7H81JBD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02439551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03069J" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stchakovsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouari Chaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00490" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khanafer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA24505F" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3533-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33627" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resano-Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932638" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04768232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lougnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095605" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDL7T70T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Lougnot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanna-akil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2999-0258" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129956708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172232v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Abbas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alhaddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navvabpour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164260" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Navvabpour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13020047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14080934" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Ghabri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Issa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kostcheev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Fahes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00769J" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2022.100528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Rtimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Movsesyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12111941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Omar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry N. Kuznetsov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11082055" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02472791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM02405K" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900252" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020162" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Zaarour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00413" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02301767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Izquierdo-Lorenzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Resano-Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7H81JBD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02439551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03069J" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stchakovsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouari Chaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00490" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3533-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khanafer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA24505F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33627" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resano-Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932638" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04768232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lougnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095605" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDL7T70T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Lougnot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>