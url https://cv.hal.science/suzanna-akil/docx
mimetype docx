--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -187,464 +187,464 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unleashing the Potential of Magnesium Nanoparticles: A Green Synthesis for Sustainable Sensing Solutions</w:t>
+                <w:t xml:space="preserve">Facile Synthesis of Palladium Nanorods: Self-Assembly into Thin 2D Layers for SERS Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doha Abbas</w:t>
+                <w:t xml:space="preserve">Mohammad Navvabpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-B. Bouzourâa</w:t>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Alhaddad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzanna Akil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01538⟩</w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (2), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors13020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172232v1</w:t>
+                <w:t xml:space="preserve">hal-04939162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDTD-engineered Pd/PMMA nanocomposites for tunable plasmonic hot spots and dual SERS–catalytic functionality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unleashing the Potential of Magnesium Nanoparticles: A Green Synthesis for Sustainable Sensing Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Navvabpour</w:t>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safi Jradi</w:t>
+                <w:t xml:space="preserve">M.-B. Bouzourâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+                <w:t xml:space="preserve">Toni Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanna Akil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 713, pp.164260. </w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.e01538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.164260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229330v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Synthesis of Palladium Nanorods: Self-Assembly into Thin 2D Layers for SERS Sensing</w:t>
+                <w:t xml:space="preserve">FDTD-engineered Pd/PMMA nanocomposites for tunable plasmonic hot spots and dual SERS–catalytic functionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Navvabpour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">M. Navvabpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (2), pp.47. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 713, pp.164260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemosensors13020047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.164260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939162v1</w:t>
+                <w:t xml:space="preserve">hal-05229330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembled Pd Nanocomposites into a Monolayer for Enhanced Sensing Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Navvabpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (8), pp.934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -755,51 +755,51 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Kostcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 10 (6), pp.2401464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admt.202401464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -825,77 +825,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly-based integration of Ag@Au oligomers and core/shell nanoparticles on polymer chips for efficient sensing devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeer Fahes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aotmane En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Baker Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (2), pp.321-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -942,90 +942,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Ag@Au architectures through real-time surface-based strategy of synthesis: Large-area enhanced nanosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeer Fahes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Navvabpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Baker Shoker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensing and Bio-Sensing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38, pp.100528. </w:t>
@@ -1102,51 +1102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Movsesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Kostcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1191,360 +1191,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Large-Scale Nanofabrication Route for Ultrasensitive SERS Platforms Based on Precisely Shaped Gold Nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Self-Assembled Ag Nanocomposites into Ultra-Sensitive and Reproducible Large-Area SERS-Active Opaque Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Fahes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Navvabpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (7), pp.1806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11071806⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11082055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784886v1</w:t>
+                <w:t xml:space="preserve">hal-04510512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembled Ag Nanocomposites into Ultra-Sensitive and Reproducible Large-Area SERS-Active Opaque Substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advanced Large-Scale Nanofabrication Route for Ultrasensitive SERS Platforms Based on Precisely Shaped Gold Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry N. Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Shur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aotmane En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (8), pp.2055. </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11082055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11071806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510512v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise control of the size and gap between gold nanocubes by surface-based synthesis for high SERS performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Fahes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1608,90 +1608,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmon‐Enhanced Photoluminescence and Photocatalysis Reactions in Metal‐Semiconductor Nanomaterials: UV‐Generated Hot Electron in Gold‐Zinc Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issraa Shahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhotoChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (3), pp.181-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1859,90 +1859,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Direct Laser-Induced Assembly of Monolayer of Gold Nanostructures with Tunable Surface Plasmon Resonance and High Performance Localized Surface Plasmon Resonance and Surface Enhanced Raman Scattering Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Chehadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1983,669 +1983,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of gold nanoparticle shape from absorption spectroscopy and ellipsometry</w:t>
+                <w:t xml:space="preserve">Ellipsometry of Colloidal Solutions: New Experimental Setup and Application to Metallic Colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Izquierdo-Lorenzo</w:t>
+                <w:t xml:space="preserve">Michel Stchakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Resano-Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzanna Akil</w:t>
+                <w:t xml:space="preserve">Nouari Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 421, Part B, pp.301-309. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (30), pp.7425-7434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.12.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301767v1</w:t>
+                <w:t xml:space="preserve">hal-02899471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step synthesis of a monolayer of monodisperse gold nanocubes for SERS substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Determination of gold nanoparticle shape from absorption spectroscopy and ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Izquierdo-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Resano-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aotmane En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41, pp.10813-10821. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 421, Part B, pp.301-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7TC03069J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.12.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439551v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of gold nanoparticle shape from absorption spectroscopy and ellipsometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-step synthesis of a monolayer of monodisperse gold nanocubes for SERS substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Suzanna Akil</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.12.167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.10813-10821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TC03069J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04784828v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsometry of Colloidal Solutions: New Experimental Setup and Application to Metallic Colloids</w:t>
+                <w:t xml:space="preserve">Determination of gold nanoparticle shape from absorption spectroscopy and ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Izquierdo-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Resano-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aotmane En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouari Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 421, pp.301-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.12.167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899471v1</w:t>
+                <w:t xml:space="preserve">hal-04784828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to determine the morphology of plasmonic nanocrystals without transmission electron microscopy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Izquierdo-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Resano-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aotmane En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (8), pp.217. </w:t>
@@ -2653,51 +2653,51 @@
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11051-016-3533-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784791v1</w:t>
+                <w:t xml:space="preserve">hal-02362054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general strategy to incorporate a wide range of metallic salts into ring-like organized nanostructures &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; polymer self-assembly</w:t>
               </w:r>
@@ -2709,77 +2709,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Khanafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (105), pp.102843-102852. </w:t>
@@ -2811,498 +2811,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-scale light concentrator made by direct 3D laser writing of polymer metamaterials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How to determine the morphology of plasmonic nanocrystals without transmission electron microscopy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Izquierdo-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Resano-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33627⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (8), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-016-3533-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473116v1</w:t>
+                <w:t xml:space="preserve">hal-04784791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver Nanoparticle Rings of Controllable Size: Multi-Wavelength SERS Response and High Enhancement of Three Pyridine Derivatives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Wavelength-scale light concentrator made by direct 3D laser writing of polymer metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201600035⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.33627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517129v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to determine the morphology of plasmonic nanocrystals without transmission electron microscopy?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Silver Nanoparticle Rings of Controllable Size: Multi-Wavelength SERS Response and High Enhancement of Three Pyridine Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Khanafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Izquierdo-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-016-3533-8⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (6), pp.1201-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201600035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362054v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of morphological characteristics of metallic nanoparticles based on modified Maxwell-Garnett fitting of optical responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Resano-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3362,77 +3362,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical determination of the plasmonic responses and shape distribution of colloidal metallic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Resano-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3479,51 +3479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially controlled synthesis of silver nanoparticles and nanowires by photosensitized reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,51 +3625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially controlled synthesis of silver nanoparticles and nanowires by photosensitized reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,51 +3782,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR MANUFACTURING METAL NANOPARTICLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2012/104534. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3934,51 +3934,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA54CA50"/>
+    <w:nsid w:val="74B39DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4165,51 +4165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanna-akil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2999-0258" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129956708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172232v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Abbas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alhaddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navvabpour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164260" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Navvabpour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13020047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14080934" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Ghabri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Issa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kostcheev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Fahes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00769J" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2022.100528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Rtimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Movsesyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12111941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Omar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry N. Kuznetsov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11082055" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02472791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM02405K" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900252" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020162" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Zaarour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00413" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02301767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Izquierdo-Lorenzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Resano-Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7H81JBD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02439551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03069J" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stchakovsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouari Chaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00490" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3533-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khanafer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA24505F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33627" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resano-Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932638" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04768232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lougnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095605" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDL7T70T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Lougnot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanna-akil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2999-0258" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129956708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939162v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Navvabpour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13020047" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172232v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Abbas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Alhaddad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01538" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Navvabpour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164260" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14080934" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Ghabri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Issa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kostcheev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Fahes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00769J" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2022.100528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Rtimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Movsesyan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12111941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11082055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Omar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry N. Kuznetsov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071806" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02472791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM02405K" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900252" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020162" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Zaarour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00413" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899471v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stchakovsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouari Chaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00490" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02301767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Izquierdo-Lorenzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Resano-Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.12.167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7H81JBD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02439551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03069J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3533-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khanafer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA24505F" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33627" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Resano-Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932638" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04768232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lougnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095605" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDL7T70T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joseph Lougnot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>