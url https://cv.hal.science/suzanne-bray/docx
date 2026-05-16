--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -109,165 +109,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bishops in the Detective Fiction of Monsignor Ronald Knox and of his Sister, Winifred Peck</w:t>
+                <w:t xml:space="preserve">« ‘Qui peut mériter un tel bonheur ?’ : Les Quatre amours de C. S. Lewis : une réhabilitation de l’amitié pour le vingtième siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82 (2), pp.78-93</w:t>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (1), pp.109-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328292v1</w:t>
+                <w:t xml:space="preserve">hal-04993964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ‘Qui peut mériter un tel bonheur ?’ : Les Quatre amours de C. S. Lewis : une réhabilitation de l’amitié pour le vingtième siècle »</w:t>
+                <w:t xml:space="preserve">Bishops in the Detective Fiction of Monsignor Ronald Knox and of his Sister, Winifred Peck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82 (1), pp.109-126</w:t>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (2), pp.78-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993964v1</w:t>
+                <w:t xml:space="preserve">hal-05328292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘The notes of an informed Edwardian travel writer’: Tourist landscapes in M. R. James’s ghost stories</w:t>
               </w:r>
@@ -674,165 +674,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Le Clergé dans les romans policiers britanniques et leurs adaptations filmiques”</w:t>
+                <w:t xml:space="preserve">“‘A Distinct Novel of the Same Name’: Adapting Dorothy L. Sayer’s Busman’s Honeymoon from Stage to Page”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76, pp.47-58</w:t>
+              <w:t xml:space="preserve">CultureCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575891v1</w:t>
+                <w:t xml:space="preserve">hal-04575909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“‘A Distinct Novel of the Same Name’: Adapting Dorothy L. Sayer’s Busman’s Honeymoon from Stage to Page”</w:t>
+                <w:t xml:space="preserve">“Le Clergé dans les romans policiers britanniques et leurs adaptations filmiques”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CultureCom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2</w:t>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575909v1</w:t>
+                <w:t xml:space="preserve">hal-04575891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clergé dans la littérature anglaise</w:t>
               </w:r>
@@ -940,223 +940,441 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71, pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foi et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bray Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 82 (2), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclats du désir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bray Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78 (2), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraying Lesbians and Other Happy Single Women without Shocking Her Readers in Dorothy L. Sayers’s Detective Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth Captivating Criminality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, University of Bamberg Press, pp.13-31, 2024, Bamberger Studien zu Literatur, Kultur und Medien, 978-3-86309-973-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20378/irb-92502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« God, Hitler and Lord Peter Wimsey »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of The Dorothy L. Sayers Society 44th Annual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1166,636 +1384,636 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metaphor and a Motivating Catalyst'. Illuminating the Human Heart: Stolen Jewels in British Crime Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérald Préher; Cécile Meynard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets de désir dans la littérature et les arts de l’image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.57-68, 2024, Nouvelles Recherches sur l'Imaginaire, 9782753597440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Small, One Might Say Almost Claustrophobic World': Kinship and the Urban South in Madeleine L'Engle's Ilsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérald Préher; Frédérique Spill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facets of the American South: Essays on a Peculiar Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publicacions de la Universitat de València, pp.71-78, 2024, 978-84-1118-320-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7203/PUV-OA-322-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A “PRETEXT FOR SOMETHING DEEPER”: ELLERY QUEEN AND THE DEAD SEA SCROLLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Jardon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Frisson métaphysique du roman policier / The Metaphysical Shudder of the detective novel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Université de Lorraine, pp.121-134, 2023, Langues, textes, littératures, 978-2-38451-046-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« G.K. Chesterton et l’opposition au mouvement eugéniste en Grande-Bretagne pendant le premier quart du XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Prum; Florence Binard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIGURES BRITANNIQUES DE L’EUGÉNISME ET DU FÉMINISME: Hommage à Janie Mortier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-14-030195-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« No Longer Strangers, Yet Pilgrims : The South African Anglican Church in Alan Paton’s Cry the Beloved Country »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Selzner; Rémy Bethmont; Yannick Deschamps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strangers and Pilgrims: Métamorphoses spatiales du religieux dans les mondes anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2021, ‎ 978-2350307206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le juriste en tant que détective dans les romans policiers historiques de C. J. Sansom »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bonin; Laetita Guerlain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’assassinat considéré comme un des arts juridiques. Droit et littératures policières (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-84934-545-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Comprendre les abysses du mal : Les tueurs en série Fred et Rose West dans la fiction de Phil Rickman”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Rachel Casta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêtes et Réels. En quête du réel ? Séries policières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.55-68, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“‘Understanded of the People’: C.J. Sansom’s Revelation as a Contemporary Cautionary Tale”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bray Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Blyth; Alison Jack. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bible in Crime Fiction and Drama: Murderous Texts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, T and T Clark, pp.59-72, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1942,51 +2160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328292v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bray Suzanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzannne Bray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00107_1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04259735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04352327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04530375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04489776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04489792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575879v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04511024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20378/irb-92502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04489803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04557416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/PUV-OA-322-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04434320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04239149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04489724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04239184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993964v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bray Suzanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzannne Bray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00107_1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04259735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04352327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04530375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04489776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04489792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575879v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Slaby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Preher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04511024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20378/irb-92502" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04489803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04557416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/PUV-OA-322-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04434320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04239149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04489724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04239184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>