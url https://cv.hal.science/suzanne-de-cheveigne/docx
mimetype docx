--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -381,261 +381,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04742008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O itinerário intelectual de Eliseo Verón na França</w:t>
+                <w:t xml:space="preserve">Leer el gran libro de la vida. La decodificación del genoma humano en la prensa francesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">deSignis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Ejemplar dedicado a: La Semiosis Social. Homenaje a Eliseo Veron. Social Semiotics. In Honour to Eliseo Veron, 29, pp.17-25. </w:t>
+              <w:t xml:space="preserve">InMediaciones de la Comunicación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Comunicación social de la ciencia : nuevos actores, medios y miradas sobre la circulación de conocimiento científico, 13 (2), pp.29-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35659/designis.i29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18861/ic.2018.13.2.2866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943100v1</w:t>
+                <w:t xml:space="preserve">hal-02943074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’itinéraire intellectuel d’Eliseo Verón en France</w:t>
+                <w:t xml:space="preserve">O itinerário intelectual de Eliseo Verón na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Eliseo Verón : vers une sémio-anthropologie, 196 (2), pp.27-38. </w:t>
+              <w:t xml:space="preserve">deSignis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ejemplar dedicado a: La Semiosis Social. Homenaje a Eliseo Veron. Social Semiotics. In Honour to Eliseo Veron, 29, pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/comla1.196.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35659/designis.i29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944045v1</w:t>
+                <w:t xml:space="preserve">hal-02943100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leer el gran libro de la vida. La decodificación del genoma humano en la prensa francesa</w:t>
+                <w:t xml:space="preserve">L’itinéraire intellectuel d’Eliseo Verón en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InMediaciones de la Comunicación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Comunicación social de la ciencia : nuevos actores, medios y miradas sobre la circulación de conocimiento científico, 13 (2), pp.29-48. </w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Eliseo Verón : vers une sémio-anthropologie, 196 (2), pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18861/ic.2018.13.2.2866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/comla1.196.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943074v1</w:t>
+                <w:t xml:space="preserve">hal-02944045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérer – et vivre – la précarité énergétique en ville</w:t>
               </w:r>
@@ -892,428 +892,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire le grand livre de la vie</w:t>
+                <w:t xml:space="preserve">Internalités et externalités des «Natures de l'homme»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 50, pp.206-225</w:t>
+              <w:t xml:space="preserve">, 2008, 50, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553005v1</w:t>
+                <w:t xml:space="preserve">halshs-00553029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions with the mass media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lire le grand livre de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 321, pp.204-205</w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50, pp.206-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553042v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science-media interface: it's time to reconsider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Interactions with the mass media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Peter Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Dunwoody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Miller</w:t>
+                <w:t xml:space="preserve">Monica Kallfass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30, pp.266-276</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 321, pp.204-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553037v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internalités et externalités des «Natures de l'homme»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science-media interface: it's time to reconsider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Peter Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Dunwoody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Joulian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steve Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50, pp.10-15</w:t>
+              <w:t xml:space="preserve">Science Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30, pp.266-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553029v1</w:t>
+                <w:t xml:space="preserve">halshs-00553037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment, knowledge and democracy</w:t>
               </w:r>
@@ -1509,217 +1509,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00172066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les pratiques interdisciplinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dossier Interdisciplinarité &amp;quot;Évaluer les pratiques interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Le Marec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 13, pp.45-54</w:t>
+              <w:t xml:space="preserve">, 2005, Vol. 13 (N° 3), pp.45- 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00172064v1</w:t>
+                <w:t xml:space="preserve">halshs-00425753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Interdisciplinarité &amp;quot;Évaluer les pratiques interdisciplinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evaluer les pratiques interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Le Marec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Vol. 13 (N° 3), pp.45- 54</w:t>
+              <w:t xml:space="preserve">, 2005, 13, pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00425753v1</w:t>
+                <w:t xml:space="preserve">halshs-00172064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit d'une traversée de frontières</w:t>
               </w:r>
@@ -2317,191 +2317,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00171768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Science sous la plume des journalistes</w:t>
+                <w:t xml:space="preserve">The Nobel on First Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseo Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 25 (263), pp.322-325</w:t>
+              <w:t xml:space="preserve">Public Understanding of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01487118v1</w:t>
+                <w:t xml:space="preserve">halshs-00171760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nobel on First Page</w:t>
+                <w:t xml:space="preserve">La Science sous la plume des journalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseo Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Understanding of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 3, pp.135</w:t>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 25 (263), pp.322-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00171760v1</w:t>
+                <w:t xml:space="preserve">halshs-01487118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobel on the front page</w:t>
               </w:r>
@@ -3395,51 +3395,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3449,153 +3449,153 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la médiatisation des questions environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t>
+              <w:t xml:space="preserve">Valérie Devillard; Cécile Méadel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le manuel des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 422-425, Éditions Panthéon Assas, 2025, 978-2-37651-078-9</w:t>
+              <w:t xml:space="preserve">Le Manuel des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Panthéon-Assas, 2025, 978-2-37651-078-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533177v1</w:t>
+                <w:t xml:space="preserve">halshs-05498165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la médiatisation des questions environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Valérie Devillard; Cécile Méadel. </w:t>
+              <w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Manuel des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Panthéon-Assas, 2025, 978-2-37651-078-9</w:t>
+              <w:t xml:space="preserve">Le manuel des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 422-425, Éditions Panthéon Assas, 2025, 978-2-37651-078-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05498165v1</w:t>
+                <w:t xml:space="preserve">hal-05533177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborating with Liisa Husu</w:t>
               </w:r>
@@ -3648,372 +3648,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03086289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaciones entre mediatizaciones, democracia y sociedades divergentes apuntes sobre textos encontrados en el Archivo de Eliseo Verón</w:t>
+                <w:t xml:space="preserve">Transition énergétique et dialogue entre disciplines scientifiques : les Alliances de coordination de la recherche ANCRE et ATHENA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastón Cingolani</w:t>
+                <w:t xml:space="preserve">Bazile Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Raimondo Anselmino</w:t>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Fernández</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elisabeth Le Net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Baggioni; Céline Burger; Joseph Cacciari; Marie Mangold. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midiatização e reconfigurações da democracia representativa. Paulo César Castro (dir)</w:t>
+              <w:t xml:space="preserve">Repenser la transition énergétique : un défi pour les sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.144-162, 2019</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-256, 2019, Espace et Territoires, 978-2-7535-7808-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948118v1</w:t>
+                <w:t xml:space="preserve">halshs-02429394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midiatização e história da circulação do discurso sobre a ciência na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midiatização e reconfigurações da democracia representativa. Paulo César Castro (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora da Universidade Estadual da Paraíba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-230, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique et dialogue entre disciplines scientifiques : les Alliances de coordination de la recherche ANCRE et ATHENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bazile Fanny</w:t>
+                <w:t xml:space="preserve">Relaciones entre mediatizaciones, democracia y sociedades divergentes apuntes sobre textos encontrados en el Archivo de Eliseo Verón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastón Cingolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Nadaï</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natalia Raimondo Anselmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la transition énergétique : un défi pour les sciences humaines et sociales</w:t>
+              <w:t xml:space="preserve">Midiatização e reconfigurações da democracia representativa. Paulo César Castro (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.249-256, 2019, Espace et Territoires, 978-2-7535-7808-1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora da Universidade Estadual da Paraíba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144-162, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02429394v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novas circulações discursivas sobre ciência</w:t>
               </w:r>
@@ -4144,372 +4144,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La précarité énergétique. Enquête sur une nouvelle catégorie d’action publique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O itinerário intellectual de Eliseo Verón na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de l'énergie : Gouvernance et pratiques sociales. Marie-Christine Zélem et Christophe Beslay (dir.)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.331-337, 2015, 9782271085153</w:t>
+              <w:t xml:space="preserve">Dicotomia Público / Privado. Estamos no caminho certo? Paulo César Castro (dir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDUFAL Editora da Universidade Federal de Alagoas, pp.257-269, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946494v1</w:t>
+                <w:t xml:space="preserve">hal-02946535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O itinerário intellectual de Eliseo Verón na França</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La précarité énergétique. Enquête sur une nouvelle catégorie d’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dicotomia Público / Privado. Estamos no caminho certo? Paulo César Castro (dir)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDUFAL Editora da Universidade Federal de Alagoas, pp.257-269, 2015</w:t>
+              <w:t xml:space="preserve">Sociologie de l'énergie : Gouvernance et pratiques sociales. Marie-Christine Zélem et Christophe Beslay (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.331-337, 2015, 9782271085153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946535v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trying to Keep Afloat : the Unchanging Situation of Women in Science in France ?</w:t>
+                <w:t xml:space="preserve">Mesurer la valeur d'usage de la science en Europe : quelques réflexions concernant l'Eurobaromètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Glassey, Jean-Philippe Leresche, Olivier Moeschler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender paradoxes in changing academic and scientific organisation(s)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-59, 2013, Centre of Gender Excellence Progress, 9789175195452</w:t>
+              <w:t xml:space="preserve">Penser la valeur d'usage des sciences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Archives Contemporaines EAC, pp.37-48, 2013, 978-2-8130-0086-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945199v1</w:t>
+                <w:t xml:space="preserve">hal-02944639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la valeur d'usage de la science en Europe : quelques réflexions concernant l'Eurobaromètre</w:t>
+                <w:t xml:space="preserve">Trying to Keep Afloat : the Unchanging Situation of Women in Science in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la valeur d'usage des sciences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions des Archives Contemporaines EAC, pp.37-48, 2013, 978-2-8130-0086-6</w:t>
+              <w:t xml:space="preserve">Gender paradoxes in changing academic and scientific organisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linköpings University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-59, 2013, Centre of Gender Excellence Progress, 9789175195452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944639v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publics : des réceptions plurielles</w:t>
               </w:r>
@@ -4930,90 +4930,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medialisierung der Wissenschaft und ihre Relevanz für das Verhältnis zur Politik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Peter Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Dunwoody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Heinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5055,90 +5055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kontakte biomedizinischer Forscher mit Journalisten und Öffentlichkeit: internationaler Vergleich von Erfahrungen und Einstellungen in Deutschland, Frankreich, Großbritannien, Japan und den USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Peter Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Dunwoody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kallfass Monica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5251,309 +5251,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spare parts for human bodies? Debates around regenerative medical technologies in Canada, France and Germany</w:t>
+                <w:t xml:space="preserve">Science and Technology on TV news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Willems ; W. Göpfert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics and Society. Legal, Ethical and Social Dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Earthscan, pp.00, 2006</w:t>
+              <w:t xml:space="preserve">Science and the Power of TV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VU University Press and Da Vinci Institute, pp.85-100, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552253v1</w:t>
+                <w:t xml:space="preserve">halshs-00552259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science and Technology on TV news</w:t>
+                <w:t xml:space="preserve">Spare parts for human bodies? Debates around regenerative medical technologies in Canada, France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Einsiedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hampel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and the Power of TV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VU University Press and Da Vinci Institute, pp.85-100, 2006</w:t>
+              <w:t xml:space="preserve">Genomics and Society. Legal, Ethical and Social Dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Earthscan, pp.00, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00552259v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicisation de la science : plaidoyer pour un horizon de recherche européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Paillart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La publicisation de la science : Exposer, communiquer, débattre, publier, vulgariser – Hommage à Jean Caune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-122, 2005, Communication, médias et sociétés, 9782706112836</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05575809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dalmas-Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00361047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5563,265 +5649,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Aubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur une collaboration entre chercheurs et associations autour de la précarité énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 11-MUTS-REPERE-4-CVS-037, Ministère de l'Écologie, du Développement durable et de l'Énergie. 2019, 24 p. + annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interim Evaluation: Gender equality as a crosscutting issue in Horizon 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5873,195 +5959,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf Sandström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] European Comission. 2017, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien à l'innovation. Réduction de la précarité énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Birck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Réf. 0704C0188 (ADEME) Réf. P08.08/0000048 (PUCA), Plan Urbanisme Construction Architecture (PUCA); Agence de l’environnement et de la maîtrise de l’énergie (ADEME); Agence nationale de l'habitat. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Policy and Research Activities on Science in Society in Europe (MASIS): National Report, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6074,139 +6160,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Anichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] European Union, Directorate-General for Research and Innovation, Science in society. 2011, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Overview on Scientific Culture: France. Unpublished report prepared for the PLACES Open Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] European Union. Platform for Local Authorities and Citizen Engagement in Science. 2011, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir sur la précarité énergétique : enquête auprès des acteurs de première ligne sur le terrain marseillais, Rapport intermédiaire du projet ANR Vitalis (Vulnérabilités en contexte : expérimentations dans le champ des actions sanitaires et sociales et reconfigurations des politiques de prévention et de protection)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6245,65 +6331,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2010, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6371,51 +6457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ED66DEA"/>
+    <w:nsid w:val="0975755B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6602,51 +6688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-de-cheveigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8718-4820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan P Mclaren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anderson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Cast&#225;n Broto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1384614" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i29" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.196.0027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18861/ic.2018.13.2.2866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2015.3170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Anichini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scs088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Peters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brossard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Dunwoody" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kallfass" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Miller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01761305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jahnich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chervin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biotechnology And The European Public Concerted Action Group" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/14938" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/15045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/15047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Veron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-6625/3/2/002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Knoll" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bustelo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Engebretsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinprecht Christophe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azocar Betty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.inshs.bib.cnrs.fr/agir-sur-les-vulnerabilites-sociales--9782842924232.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/30461?lang=fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.30461" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05533177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Cingolani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raimondo Anselmino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciseco.org.br/index.php/noticias/informes/6-oitavo-livro-do-ciseco-trata-dos-desafios-da-democracia-representativa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429394v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Fanny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Net" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4923" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciseco.org.br/index.php/noticias/informes/393-download-do-livro-circulacao-discursiva-e-transformacao-da-sociedade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/26037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eige.europa.eu/library/resource/KVI_VOY14806705" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/15304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Husu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Suter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-531-92501-1_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinrichs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallfass Monica" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Einsiedel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hampel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fouassier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dalmas-Alfonsi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948964v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vieri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;al" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948399v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bally" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948449v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-de-cheveigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8718-4820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan P Mclaren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anderson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Cast&#225;n Broto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1384614" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18861/ic.2018.13.2.2866" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i29" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.196.0027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2015.3170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Anichini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scs088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Peters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brossard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Dunwoody" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kallfass" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Miller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01761305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jahnich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chervin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biotechnology And The European Public Concerted Action Group" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/14938" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/15045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/15047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Veron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-6625/3/2/002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Knoll" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bustelo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Engebretsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinprecht Christophe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azocar Betty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.inshs.bib.cnrs.fr/agir-sur-les-vulnerabilites-sociales--9782842924232.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/30461?lang=fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.30461" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05533177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Fanny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Net" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4923" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciseco.org.br/index.php/noticias/informes/6-oitavo-livro-do-ciseco-trata-dos-desafios-da-democracia-representativa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Cingolani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raimondo Anselmino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciseco.org.br/index.php/noticias/informes/393-download-do-livro-circulacao-discursiva-e-transformacao-da-sociedade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/26037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945199v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eige.europa.eu/library/resource/KVI_VOY14806705" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/15304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Husu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Suter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-531-92501-1_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinrichs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallfass Monica" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552259v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Einsiedel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hampel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/514/9782706112836/la-publicisation-de-la-science" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fouassier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dalmas-Alfonsi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vieri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;al" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948399v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bally" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>