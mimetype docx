--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -381,105 +381,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04742008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leer el gran libro de la vida. La decodificación del genoma humano en la prensa francesa</w:t>
+                <w:t xml:space="preserve">L’itinéraire intellectuel d’Eliseo Verón en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InMediaciones de la Comunicación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Comunicación social de la ciencia : nuevos actores, medios y miradas sobre la circulación de conocimiento científico, 13 (2), pp.29-48. </w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Eliseo Verón : vers une sémio-anthropologie, 196 (2), pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18861/ic.2018.13.2.2866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/comla1.196.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943074v1</w:t>
+                <w:t xml:space="preserve">hal-02944045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O itinerário intelectual de Eliseo Verón na França</w:t>
               </w:r>
@@ -537,105 +537,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’itinéraire intellectuel d’Eliseo Verón en France</w:t>
+                <w:t xml:space="preserve">Leer el gran libro de la vida. La decodificación del genoma humano en la prensa francesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Eliseo Verón : vers une sémio-anthropologie, 196 (2), pp.27-38. </w:t>
+              <w:t xml:space="preserve">InMediaciones de la Comunicación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Comunicación social de la ciencia : nuevos actores, medios y miradas sobre la circulación de conocimiento científico, 13 (2), pp.29-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/comla1.196.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18861/ic.2018.13.2.2866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944045v1</w:t>
+                <w:t xml:space="preserve">hal-02943074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérer – et vivre – la précarité énergétique en ville</w:t>
               </w:r>
@@ -892,428 +892,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internalités et externalités des «Natures de l'homme»</w:t>
+                <w:t xml:space="preserve">Lire le grand livre de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Joulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 50, pp.10-15</w:t>
+              <w:t xml:space="preserve">, 2008, 50, pp.206-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553029v1</w:t>
+                <w:t xml:space="preserve">halshs-00553005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire le grand livre de la vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions with the mass media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Peter Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Dunwoody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Kallfass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50, pp.206-225</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 321, pp.204-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553005v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions with the mass media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science-media interface: it's time to reconsider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Peter Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Peter Peters</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sharon Dunwoody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Kallfass</w:t>
+                <w:t xml:space="preserve">Steve Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 321, pp.204-205</w:t>
+              <w:t xml:space="preserve">Science Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30, pp.266-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553042v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science-media interface: it's time to reconsider</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internalités et externalités des «Natures de l'homme»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Miller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30, pp.266-276</w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553037v1</w:t>
+                <w:t xml:space="preserve">halshs-00553029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment, knowledge and democracy</w:t>
               </w:r>
@@ -1509,217 +1509,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00172066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Interdisciplinarité &amp;quot;Évaluer les pratiques interdisciplinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Evaluer les pratiques interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Le Marec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Vol. 13 (N° 3), pp.45- 54</w:t>
+              <w:t xml:space="preserve">, 2005, 13, pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00425753v1</w:t>
+                <w:t xml:space="preserve">halshs-00172064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les pratiques interdisciplinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Dossier Interdisciplinarité &amp;quot;Évaluer les pratiques interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Le Marec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 13, pp.45-54</w:t>
+              <w:t xml:space="preserve">, 2005, Vol. 13 (N° 3), pp.45- 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00172064v1</w:t>
+                <w:t xml:space="preserve">halshs-00425753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit d'une traversée de frontières</w:t>
               </w:r>
@@ -1919,187 +1919,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00172016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe ambivalent on biotechnology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. La science dans une société médiatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Sciences et médias, 21, pp.15-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/14938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00171991v1</w:t>
+                <w:t xml:space="preserve">hal-02948151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La science dans une société médiatisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Europe ambivalent on biotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotechnology And The European Public Concerted Action Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 387, pp.845-847</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948151v1</w:t>
+                <w:t xml:space="preserve">halshs-00171991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science médiatisée.Le discours des publics</w:t>
               </w:r>
@@ -2317,191 +2317,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00171768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nobel on First Page</w:t>
+                <w:t xml:space="preserve">La Science sous la plume des journalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseo Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Understanding of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 3, pp.135</w:t>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 25 (263), pp.322-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00171760v1</w:t>
+                <w:t xml:space="preserve">halshs-01487118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Science sous la plume des journalistes</w:t>
+                <w:t xml:space="preserve">The Nobel on First Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseo Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 25 (263), pp.322-325</w:t>
+              <w:t xml:space="preserve">Public Understanding of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01487118v1</w:t>
+                <w:t xml:space="preserve">halshs-00171760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobel on the front page</w:t>
               </w:r>
@@ -3449,153 +3449,153 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la médiatisation des questions environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Valérie Devillard; Cécile Méadel. </w:t>
+              <w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Manuel des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Panthéon-Assas, 2025, 978-2-37651-078-9</w:t>
+              <w:t xml:space="preserve">Le manuel des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 422-425, Éditions Panthéon Assas, 2025, 978-2-37651-078-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05498165v1</w:t>
+                <w:t xml:space="preserve">hal-05533177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la médiatisation des questions environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t>
+              <w:t xml:space="preserve">Valérie Devillard; Cécile Méadel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le manuel des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 422-425, Éditions Panthéon Assas, 2025, 978-2-37651-078-9</w:t>
+              <w:t xml:space="preserve">Le Manuel des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Panthéon-Assas, 2025, 978-2-37651-078-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533177v1</w:t>
+                <w:t xml:space="preserve">halshs-05498165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborating with Liisa Husu</w:t>
               </w:r>
@@ -3648,372 +3648,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03086289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique et dialogue entre disciplines scientifiques : les Alliances de coordination de la recherche ANCRE et ATHENA</w:t>
+                <w:t xml:space="preserve">Relaciones entre mediatizaciones, democracia y sociedades divergentes apuntes sobre textos encontrados en el Archivo de Eliseo Verón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bazile Fanny</w:t>
+                <w:t xml:space="preserve">Gastón Cingolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+                <w:t xml:space="preserve">Natalia Raimondo Anselmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Net</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariano Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la transition énergétique : un défi pour les sciences humaines et sociales</w:t>
+              <w:t xml:space="preserve">Midiatização e reconfigurações da democracia representativa. Paulo César Castro (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.249-256, 2019, Espace et Territoires, 978-2-7535-7808-1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora da Universidade Estadual da Paraíba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144-162, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02429394v1</w:t>
+                <w:t xml:space="preserve">hal-02948118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midiatização e história da circulação do discurso sobre a ciência na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midiatização e reconfigurações da democracia representativa. Paulo César Castro (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora da Universidade Estadual da Paraíba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-230, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaciones entre mediatizaciones, democracia y sociedades divergentes apuntes sobre textos encontrados en el Archivo de Eliseo Verón</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition énergétique et dialogue entre disciplines scientifiques : les Alliances de coordination de la recherche ANCRE et ATHENA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bazile Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastón Cingolani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Raimondo Anselmino</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Baggioni; Céline Burger; Joseph Cacciari; Marie Mangold. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midiatização e reconfigurações da democracia representativa. Paulo César Castro (dir)</w:t>
+              <w:t xml:space="preserve">Repenser la transition énergétique : un défi pour les sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.144-162, 2019</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-256, 2019, Espace et Territoires, 978-2-7535-7808-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948118v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02429394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novas circulações discursivas sobre ciência</w:t>
               </w:r>
@@ -4144,372 +4144,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O itinerário intellectual de Eliseo Verón na França</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La précarité énergétique. Enquête sur une nouvelle catégorie d’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dicotomia Público / Privado. Estamos no caminho certo? Paulo César Castro (dir)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDUFAL Editora da Universidade Federal de Alagoas, pp.257-269, 2015</w:t>
+              <w:t xml:space="preserve">Sociologie de l'énergie : Gouvernance et pratiques sociales. Marie-Christine Zélem et Christophe Beslay (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.331-337, 2015, 9782271085153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946535v1</w:t>
+                <w:t xml:space="preserve">hal-02946494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La précarité énergétique. Enquête sur une nouvelle catégorie d’action publique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O itinerário intellectual de Eliseo Verón na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de l'énergie : Gouvernance et pratiques sociales. Marie-Christine Zélem et Christophe Beslay (dir.)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dicotomia Público / Privado. Estamos no caminho certo? Paulo César Castro (dir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDUFAL Editora da Universidade Federal de Alagoas, pp.257-269, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02946494v1</w:t>
+                <w:t xml:space="preserve">hal-02946535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la valeur d'usage de la science en Europe : quelques réflexions concernant l'Eurobaromètre</w:t>
+                <w:t xml:space="preserve">Trying to Keep Afloat : the Unchanging Situation of Women in Science in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la valeur d'usage des sciences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions des Archives Contemporaines EAC, pp.37-48, 2013, 978-2-8130-0086-6</w:t>
+              <w:t xml:space="preserve">Gender paradoxes in changing academic and scientific organisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linköpings University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-59, 2013, Centre of Gender Excellence Progress, 9789175195452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944639v1</w:t>
+                <w:t xml:space="preserve">hal-02945199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trying to Keep Afloat : the Unchanging Situation of Women in Science in France ?</w:t>
+                <w:t xml:space="preserve">Mesurer la valeur d'usage de la science en Europe : quelques réflexions concernant l'Eurobaromètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Glassey, Jean-Philippe Leresche, Olivier Moeschler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender paradoxes in changing academic and scientific organisation(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penser la valeur d'usage des sciences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Archives Contemporaines EAC, pp.37-48, 2013, 978-2-8130-0086-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linköpings University</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02945199v1</w:t>
+                <w:t xml:space="preserve">hal-02944639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publics : des réceptions plurielles</w:t>
               </w:r>
@@ -4851,294 +4851,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«La Science, c'est pas pour nous» : Réception des discours sur la science à la télévision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medialisierung der Wissenschaft und ihre Relevanz für das Verhältnis zur Politik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Peter Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Dunwoody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mise à l'épreuve. La circulation des connaissances scientifiques en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.55-68, 2009, Sciences &amp; Technologies Update</w:t>
+              <w:t xml:space="preserve">Medienorientierung biomedizinischer Forscher im internationalen Vergleich: Die Schnittstelle von Wissenschaft &amp; Journalismus und ihre politische Relevanz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forschungszentrums Jülich, pp.9-43, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552238v1</w:t>
+                <w:t xml:space="preserve">halshs-00552231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medialisierung der Wissenschaft und ihre Relevanz für das Verhältnis zur Politik</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">«La Science, c'est pas pour nous» : Réception des discours sur la science à la télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Geslin, C. Albaladejo, P. Salembier et D. Magda. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medienorientierung biomedizinischer Forscher im internationalen Vergleich: Die Schnittstelle von Wissenschaft &amp; Journalismus und ihre politische Relevanz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Forschungszentrums Jülich, pp.9-43, 2009</w:t>
+              <w:t xml:space="preserve">La mise à l'épreuve. La circulation des connaissances scientifiques en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.55-68, 2009, Sciences &amp; Technologies Update</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00552231v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kontakte biomedizinischer Forscher mit Journalisten und Öffentlichkeit: internationaler Vergleich von Erfahrungen und Einstellungen in Deutschland, Frankreich, Großbritannien, Japan und den USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Peter Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Dunwoody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kallfass Monica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5251,195 +5251,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science and Technology on TV news</w:t>
+                <w:t xml:space="preserve">Spare parts for human bodies? Debates around regenerative medical technologies in Canada, France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Einsiedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hampel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and the Power of TV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VU University Press and Da Vinci Institute, pp.85-100, 2006</w:t>
+              <w:t xml:space="preserve">Genomics and Society. Legal, Ethical and Social Dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Earthscan, pp.00, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552259v1</w:t>
+                <w:t xml:space="preserve">halshs-00552253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spare parts for human bodies? Debates around regenerative medical technologies in Canada, France and Germany</w:t>
+                <w:t xml:space="preserve">Science and Technology on TV news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Willems ; W. Göpfert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics and Society. Legal, Ethical and Social Dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Earthscan, pp.00, 2006</w:t>
+              <w:t xml:space="preserve">Science and the Power of TV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VU University Press and Da Vinci Institute, pp.85-100, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00552253v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicisation de la science : plaidoyer pour un horizon de recherche européen</w:t>
               </w:r>
@@ -6457,51 +6457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0975755B"/>
+    <w:nsid w:val="69284739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6688,51 +6688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-de-cheveigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8718-4820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan P Mclaren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anderson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Cast&#225;n Broto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1384614" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18861/ic.2018.13.2.2866" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i29" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.196.0027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2015.3170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Anichini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scs088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Peters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brossard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Dunwoody" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kallfass" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Miller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01761305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jahnich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chervin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biotechnology And The European Public Concerted Action Group" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/14938" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/15045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/15047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Veron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-6625/3/2/002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Knoll" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bustelo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Engebretsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinprecht Christophe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azocar Betty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.inshs.bib.cnrs.fr/agir-sur-les-vulnerabilites-sociales--9782842924232.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/30461?lang=fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.30461" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05533177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Fanny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Net" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4923" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciseco.org.br/index.php/noticias/informes/6-oitavo-livro-do-ciseco-trata-dos-desafios-da-democracia-representativa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Cingolani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raimondo Anselmino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciseco.org.br/index.php/noticias/informes/393-download-do-livro-circulacao-discursiva-e-transformacao-da-sociedade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/26037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945199v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eige.europa.eu/library/resource/KVI_VOY14806705" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/15304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Husu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Suter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-531-92501-1_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinrichs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallfass Monica" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552259v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Einsiedel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hampel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/514/9782706112836/la-publicisation-de-la-science" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fouassier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dalmas-Alfonsi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vieri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;al" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948399v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bally" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-de-cheveigne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8718-4820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan P Mclaren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anderson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Cast&#225;n Broto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1384614" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.196.0027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35659/designis.i29" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18861/ic.2018.13.2.2866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2015.3170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Anichini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scs088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Peters" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brossard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Dunwoody" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kallfass" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Miller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joulian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01761305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jahnich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chervin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/14938" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biotechnology And The European Public Concerted Action Group" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/15045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/15047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Veron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-6625/3/2/002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Knoll" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bustelo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Engebretsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinprecht Christophe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azocar Betty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.inshs.bib.cnrs.fr/agir-sur-les-vulnerabilites-sociales--9782842924232.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/30461?lang=fr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.30461" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05533177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Cingolani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raimondo Anselmino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciseco.org.br/index.php/noticias/informes/6-oitavo-livro-do-ciseco-trata-dos-desafios-da-democracia-representativa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429394v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Fanny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Net" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4923" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciseco.org.br/index.php/noticias/informes/393-download-do-livro-circulacao-discursiva-e-transformacao-da-sociedade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/26037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eige.europa.eu/library/resource/KVI_VOY14806705" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/15304" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Husu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Suter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-531-92501-1_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinrichs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallfass Monica" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Einsiedel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hampel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/514/9782706112836/la-publicisation-de-la-science" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fouassier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dalmas-Alfonsi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vieri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;al" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948399v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bally" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>