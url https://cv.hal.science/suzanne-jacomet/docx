--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -467,278 +467,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ni 63 -Co 37 nanocrystalline electrodeposited alloy as anti-wear coating on mild steel substrate</w:t>
+                <w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hamidouche</w:t>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab580f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.102050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417388v1</w:t>
+                <w:t xml:space="preserve">hal-02373914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Ni 63 -Co 37 nanocrystalline electrodeposited alloy as anti-wear coating on mild steel substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+                <w:t xml:space="preserve">M Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+                <w:t xml:space="preserve">M Fidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Hvizdoš</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28, pp.102050. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (12), pp.126557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab580f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373914v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact-induced chemical fractionation as inferred from hypervelocity impact experiments with silicate projectiles and metallic targets</w:t>
               </w:r>
@@ -1818,77 +1818,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2176,51 +2176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des pâtes céramiques : exemple de Pendimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,51 +2228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude 2017 CIMO – Ceramiques Imprimees de Mediterranee Occidentale. Recherche interdisciplinaire sur la poterie du neolithique ancien: matieres premieres, productions, usages, transferts (ANR-14-CE31-009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nice, France</w:t>
@@ -2301,51 +2301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium BCE): new interdisciplinary research on pottery paste processing at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3516,51 +3516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4D4F54E"/>
+    <w:nsid w:val="4717F856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3747,51 +3747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-jacomet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0726-8910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Jaeger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.05.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3971" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamidouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fid&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hvizdo&#353;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab580f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Muntoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01473680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#252;diger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Favaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valero-Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calvillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01308669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine R&#252;diger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07727c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01130102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Bogno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XPZC1F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00808226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Llorca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.04.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Ruppert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chaze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tschofen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000408" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6XDD7L2V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Polonsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thebault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mazi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaudout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.715-716.486" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578513v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Geslin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschofen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-jacomet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0726-8910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Jaeger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.05.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3971" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamidouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fid&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hvizdo&#353;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab580f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Muntoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01473680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#252;diger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Favaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valero-Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calvillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01308669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine R&#252;diger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07727c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01130102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Bogno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XPZC1F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00808226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Llorca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.04.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Ruppert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chaze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tschofen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000408" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6XDD7L2V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Polonsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thebault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mazi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaudout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.715-716.486" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578513v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Geslin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschofen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>