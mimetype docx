--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -467,278 +467,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t>
+                <w:t xml:space="preserve">Study of Ni 63 -Co 37 nanocrystalline electrodeposited alloy as anti-wear coating on mild steel substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+                <w:t xml:space="preserve">M Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+                <w:t xml:space="preserve">M Fidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Hvizdoš</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102050⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (12), pp.126557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab580f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373914v1</w:t>
+                <w:t xml:space="preserve">hal-02417388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ni 63 -Co 37 nanocrystalline electrodeposited alloy as anti-wear coating on mild steel substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hamidouche</w:t>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (12), pp.126557. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.102050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab580f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417388v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact-induced chemical fractionation as inferred from hypervelocity impact experiments with silicate projectiles and metallic targets</w:t>
               </w:r>
@@ -956,939 +956,951 @@
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21, pp.222-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate Grain-Dependent Chemistry of Carburized Planar Anodic TiO 2 on Polycrystalline Ti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rüdiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Valero-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Calvillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (2), pp.631-640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.6b00472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Ti substrate grain dependent C/TiO2 composites through carbothermal treatment of anodic TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Rüdiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Valero-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Calvillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (13), pp.9220-9231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cp07727c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of dendrite morphologies in rapidly solidified Al–4.5wt.%Cu droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Aziz Bogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89, pp.234-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD coupled to SEM in situ annealing for assessing recrystallization and grain growth mechanisms in pure tantalum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kerisit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 250 (3), pp.189-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jmi.12034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast in-situ annealing stage coupled with EBSD: A suitable tool to observe quick recrystallization mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 70, pp.28-32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2012.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forgeabilité et microstructure d'un aluminiure de titane à base γ-TiAl déformé par torsion à chaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Ruppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tschofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (PR4), pp.Pr4-61 - Pr4-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2000408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1907,1380 +1919,1255 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of overgrown grains during sub-solvus heat treatment in a polycrystalline γ-γ’ Nickel-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polonsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosuperalloys 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical recrystallization during sub-solvus annealing in a polycrystalline Nickel- based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des pâtes céramiques : exemple de Pendimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude 2017 CIMO – Ceramiques Imprimees de Mediterranee Occidentale. Recherche interdisciplinaire sur la poterie du neolithique ancien: matieres premieres, productions, usages, transferts (ANR-14-CE31-009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium BCE): new interdisciplinary research on pottery paste processing at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engraved horse incisors during the Middle Magdalenian (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international. XIX International Rock Art Conference IFRAO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caceres-Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112459v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engraved horse incisors during the Middle Magdalenian (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">La microscopie électronique pour remonter le temps - Exemples d’intégration du MEB et du MEB-EDS à la panoplie analytique de l’archéologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international. XIX International Rock Art Conference IFRAO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Caceres-Espagne, Spain</w:t>
+              <w:t xml:space="preserve">Colloque national. Journées thématiques du GN-MEBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079886v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microscopie électronique pour remonter le temps - Exemples d’intégration du MEB et du MEB-EDS à la panoplie analytique de l’archéologue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+                <w:t xml:space="preserve">Transferts sud-italiques vers les Alpes (5ème mill. cal BCE) : éléments « Serra d’Alto » de la grotte 2 de la Lare (Saint-Benoit, Alpes-de-Haute-Provence, France) (SEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Gauvrit</w:t>
+                <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national. Journées thématiques du GN-MEBA</w:t>
+              <w:t xml:space="preserve">Séminaires de recherche de l’UMR CEPAM, équipe P2(EST) et du Master PPA, Approches systémiques des productions céramiques. Université de Nice Sophia-Antipolis Avril 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046363v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts sud-italiques vers les Alpes (5ème mill. cal BCE) : éléments « Serra d’Alto » de la grotte 2 de la Lare (Saint-Benoit, Alpes-de-Haute-Provence, France) (SEM)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubar</w:t>
+                <w:t xml:space="preserve">Engraved horse incisors during the Middle Magdalenian (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de recherche de l’UMR CEPAM, équipe P2(EST) et du Master PPA, Approches systémiques des productions céramiques. Université de Nice Sophia-Antipolis Avril 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque international. International Conférence on use-wear analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066107v1</w:t>
+                <w:t xml:space="preserve">hal-02079779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engraved horse incisors during the Middle Magdalenian (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bignon</w:t>
+                <w:t xml:space="preserve">EBSD coupled to SEM in-situ annealing as a tool to identify recrystallization mechanisms - Application to Zr and Ta alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Mazière</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaudout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international. International Conférence on use-wear analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Recrystallization and Grain Growth, ReX and GG IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sheffield, United Kingdom. pp.Pages 486-491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.715-716.486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079779v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBSD coupled to SEM in-situ annealing as a tool to identify recrystallization mechanisms - Application to Zr and Ta alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Mesures des hétérogénéités de déformation du tantale déformé à froid et conséquences sur la recristallisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kerisit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Recrystallization and Grain Growth, ReX and GG IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p. - ISBN 978-2-9528-1403-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700726v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures des hétérogénéités de déformation du tantale déformé à froid et conséquences sur la recristallisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Houillon</w:t>
+                <w:t xml:space="preserve">Forgeability and microstructure of gamma-titanium aluminide alloy deformation by hot torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Ruppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Geslin</w:t>
-[...51 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">J. Tschofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd INSTN Colloquium on Metallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Saclay, France. p.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3290,165 +3177,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet Battentier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3516,51 +3403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4717F856"/>
+    <w:nsid w:val="4BA48507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3747,51 +3634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-jacomet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0726-8910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Jaeger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.05.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3971" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamidouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fid&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hvizdo&#353;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab580f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Muntoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01473680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#252;diger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Favaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valero-Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calvillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01308669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine R&#252;diger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07727c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01130102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Bogno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XPZC1F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00808226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Llorca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.04.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Ruppert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chaze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tschofen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000408" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6XDD7L2V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Polonsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thebault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mazi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaudout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.715-716.486" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578513v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Geslin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschofen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-jacomet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0726-8910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Jaeger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.05.020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3971" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamidouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fid&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hvizdo&#353;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab580f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Muntoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07NVCFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01473680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#252;diger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Favaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valero-Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calvillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00472" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01308669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine R&#252;diger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07727c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01130102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Bogno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XPZC1F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00808226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Llorca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.04.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Ruppert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chaze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tschofen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000408" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6XDD7L2V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Polonsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thebault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mazi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066107v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079779v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00700726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaudout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.715-716.486" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Geslin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538217v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschofen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>